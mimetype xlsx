--- v2 (2026-03-14)
+++ v3 (2026-04-29)
@@ -1,87 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E79471E-A96B-4446-8BD7-47BA001A2453}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77F94ADB-00B9-4BE2-9CCA-07297E98E1AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$2:$AC$32</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">過去データ!$A:$A,過去データ!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B31" i="7" l="1"/>
+  <c r="E30" i="7" l="1"/>
+  <c r="B31" i="7"/>
   <c r="C31" i="7" s="1"/>
   <c r="D31" i="7"/>
   <c r="E31" i="7" s="1"/>
   <c r="D30" i="7"/>
   <c r="B30" i="7"/>
   <c r="B29" i="7"/>
   <c r="B21" i="7"/>
   <c r="D21" i="7"/>
   <c r="D20" i="7"/>
   <c r="D22" i="7"/>
   <c r="D29" i="7"/>
   <c r="B28" i="7"/>
   <c r="D28" i="7"/>
   <c r="B27" i="7"/>
   <c r="D27" i="7"/>
   <c r="D26" i="7"/>
   <c r="B26" i="7"/>
   <c r="D25" i="7"/>
   <c r="B25" i="7"/>
   <c r="B24" i="7"/>
   <c r="C24" i="7" s="1"/>
   <c r="D24" i="7"/>
   <c r="D23" i="7"/>
   <c r="B23" i="7"/>
   <c r="G22" i="7"/>
@@ -98,51 +99,50 @@
   <c r="D16" i="7"/>
   <c r="B16" i="7"/>
   <c r="D15" i="7"/>
   <c r="B15" i="7"/>
   <c r="D14" i="7"/>
   <c r="B14" i="7"/>
   <c r="D13" i="7"/>
   <c r="B13" i="7"/>
   <c r="D12" i="7"/>
   <c r="B12" i="7"/>
   <c r="D11" i="7"/>
   <c r="B11" i="7"/>
   <c r="D10" i="7"/>
   <c r="E11" i="7" s="1"/>
   <c r="B10" i="7"/>
   <c r="C10" i="7" s="1"/>
   <c r="E9" i="7"/>
   <c r="E8" i="7"/>
   <c r="C18" i="7"/>
   <c r="E19" i="7" l="1"/>
   <c r="C25" i="7"/>
   <c r="C30" i="7"/>
   <c r="E25" i="7"/>
   <c r="C19" i="7"/>
   <c r="C26" i="7"/>
-  <c r="E30" i="7"/>
   <c r="C14" i="7"/>
   <c r="E27" i="7"/>
   <c r="E28" i="7"/>
   <c r="C28" i="7"/>
   <c r="C29" i="7"/>
   <c r="E16" i="7"/>
   <c r="E29" i="7"/>
   <c r="E17" i="7"/>
   <c r="C12" i="7"/>
   <c r="E23" i="7"/>
   <c r="C21" i="7"/>
   <c r="E10" i="7"/>
   <c r="E14" i="7"/>
   <c r="E26" i="7"/>
   <c r="C16" i="7"/>
   <c r="E21" i="7"/>
   <c r="C22" i="7"/>
   <c r="E22" i="7"/>
   <c r="E15" i="7"/>
   <c r="E24" i="7"/>
   <c r="E13" i="7"/>
   <c r="C13" i="7"/>
   <c r="C17" i="7"/>
   <c r="C15" i="7"/>
   <c r="C27" i="7"/>
@@ -5665,51 +5665,51 @@
       </c>
       <c r="AB29" s="16">
         <v>63451</v>
       </c>
       <c r="AC29" s="17">
         <v>88.758795305440145</v>
       </c>
     </row>
     <row r="30" spans="1:29" ht="22" customHeight="1">
       <c r="A30" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="12">
         <f>SUM(X29,Z29,AB29,F30,H30,J30,L30,N30,P30,R30,T30,V30)</f>
         <v>664829</v>
       </c>
       <c r="C30" s="13">
         <f t="shared" ref="C30" si="16">B30/B29*100</f>
         <v>105.25841650623164</v>
       </c>
       <c r="D30" s="14">
         <f>SUM(F30,H30,J30,L30,N30,P30,R30,T30,V30,X30,Z30,AB30)</f>
         <v>664486</v>
       </c>
       <c r="E30" s="15">
-        <f t="shared" ref="E30" si="17">D30/D29*100</f>
+        <f>D30/D29*100</f>
         <v>107.72874805046577</v>
       </c>
       <c r="F30" s="16">
         <v>52081</v>
       </c>
       <c r="G30" s="17">
         <v>98.522568196435998</v>
       </c>
       <c r="H30" s="16">
         <v>50622</v>
       </c>
       <c r="I30" s="18">
         <v>101.47129570237333</v>
       </c>
       <c r="J30" s="16">
         <v>51163</v>
       </c>
       <c r="K30" s="17">
         <v>106.48753278108481</v>
       </c>
       <c r="L30" s="16">
         <v>52396</v>
       </c>
       <c r="M30" s="17">
         <v>107.83510671139558</v>
@@ -5750,60 +5750,60 @@
       <c r="Y30" s="17">
         <v>107.51318101933217</v>
       </c>
       <c r="Z30" s="16">
         <v>54111</v>
       </c>
       <c r="AA30" s="17">
         <v>92.37427020383079</v>
       </c>
       <c r="AB30" s="16">
         <v>63642</v>
       </c>
       <c r="AC30" s="17">
         <v>100.30101968448093</v>
       </c>
     </row>
     <row r="31" spans="1:29" ht="22" customHeight="1">
       <c r="A31" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="12">
         <f>SUM(X30,Z30,AB30,F31,H31,J31,L31,N31,P31,R31,T31,V31)</f>
         <v>654594</v>
       </c>
       <c r="C31" s="13">
-        <f t="shared" ref="C31" si="18">B31/B30*100</f>
+        <f t="shared" ref="C31" si="17">B31/B30*100</f>
         <v>98.460506385852597</v>
       </c>
       <c r="D31" s="14">
         <f>SUM(F31,H31,J31,L31,N31,P31,R31,T31,V31,X31,Z31,AB31)</f>
-        <v>533345</v>
+        <v>640384</v>
       </c>
       <c r="E31" s="15">
         <f>D31/D30*100</f>
-        <v>80.264294507333489</v>
+        <v>96.372835545067915</v>
       </c>
       <c r="F31" s="16">
         <v>50287</v>
       </c>
       <c r="G31" s="17">
         <v>96.555365680382494</v>
       </c>
       <c r="H31" s="16">
         <v>45978</v>
       </c>
       <c r="I31" s="18">
         <v>90.826123029512857</v>
       </c>
       <c r="J31" s="16">
         <v>50149</v>
       </c>
       <c r="K31" s="17">
         <v>98.018099016867652</v>
       </c>
       <c r="L31" s="16">
         <v>50881</v>
       </c>
       <c r="M31" s="17">
         <v>97.108557905183602</v>
       </c>
@@ -5821,54 +5821,62 @@
       </c>
       <c r="R31" s="16">
         <v>60728</v>
       </c>
       <c r="S31" s="17">
         <v>103.129829328352</v>
       </c>
       <c r="T31" s="16">
         <v>61017</v>
       </c>
       <c r="U31" s="17">
         <v>99.816780905952982</v>
       </c>
       <c r="V31" s="16">
         <v>63244</v>
       </c>
       <c r="W31" s="17">
         <v>102.44597790520619</v>
       </c>
       <c r="X31" s="19">
         <v>52785</v>
       </c>
       <c r="Y31" s="17">
         <v>93.788312219043718</v>
       </c>
-      <c r="Z31" s="16"/>
-[...2 lines deleted...]
-      <c r="AC31" s="17"/>
+      <c r="Z31" s="16">
+        <v>50987</v>
+      </c>
+      <c r="AA31" s="17">
+        <v>94.226682190312502</v>
+      </c>
+      <c r="AB31" s="16">
+        <v>56052</v>
+      </c>
+      <c r="AC31" s="17">
+        <v>88.073913453379845</v>
+      </c>
     </row>
     <row r="32" spans="1:29" ht="12" customHeight="1">
       <c r="B32" s="3" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
   </mergeCells>