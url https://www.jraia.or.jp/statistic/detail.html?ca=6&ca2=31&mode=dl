--- v3 (2026-04-29)
+++ v4 (2026-06-13)
@@ -1,182 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77F94ADB-00B9-4BE2-9CCA-07297E98E1AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73288F45-5FD4-4522-87B8-20F57F2F8E3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$2:$AC$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$2:$AC$33</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">過去データ!$A:$A,過去データ!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E30" i="7" l="1"/>
+  <c r="D32" i="7" l="1"/>
+  <c r="E32" i="7" s="1"/>
+  <c r="B32" i="7"/>
+  <c r="C32" i="7" s="1"/>
   <c r="B31" i="7"/>
-  <c r="C31" i="7" s="1"/>
   <c r="D31" i="7"/>
-  <c r="E31" i="7" s="1"/>
   <c r="D30" i="7"/>
+  <c r="E30" i="7" s="1"/>
   <c r="B30" i="7"/>
   <c r="B29" i="7"/>
   <c r="B21" i="7"/>
   <c r="D21" i="7"/>
   <c r="D20" i="7"/>
   <c r="D22" i="7"/>
   <c r="D29" i="7"/>
   <c r="B28" i="7"/>
   <c r="D28" i="7"/>
   <c r="B27" i="7"/>
   <c r="D27" i="7"/>
   <c r="D26" i="7"/>
   <c r="B26" i="7"/>
   <c r="D25" i="7"/>
   <c r="B25" i="7"/>
   <c r="B24" i="7"/>
-  <c r="C24" i="7" s="1"/>
   <c r="D24" i="7"/>
   <c r="D23" i="7"/>
   <c r="B23" i="7"/>
   <c r="G22" i="7"/>
   <c r="B22" i="7"/>
-  <c r="C23" i="7" s="1"/>
   <c r="B20" i="7"/>
   <c r="D19" i="7"/>
-  <c r="E20" i="7" s="1"/>
   <c r="B19" i="7"/>
   <c r="D18" i="7"/>
   <c r="B18" i="7"/>
   <c r="D17" i="7"/>
   <c r="B17" i="7"/>
   <c r="D16" i="7"/>
   <c r="B16" i="7"/>
   <c r="D15" i="7"/>
   <c r="B15" i="7"/>
   <c r="D14" i="7"/>
   <c r="B14" i="7"/>
   <c r="D13" i="7"/>
   <c r="B13" i="7"/>
   <c r="D12" i="7"/>
   <c r="B12" i="7"/>
   <c r="D11" i="7"/>
   <c r="B11" i="7"/>
   <c r="D10" i="7"/>
   <c r="E11" i="7" s="1"/>
   <c r="B10" i="7"/>
   <c r="C10" i="7" s="1"/>
   <c r="E9" i="7"/>
   <c r="E8" i="7"/>
   <c r="C18" i="7"/>
-  <c r="E19" i="7" l="1"/>
+  <c r="C31" i="7" l="1"/>
+  <c r="C24" i="7"/>
+  <c r="E31" i="7"/>
+  <c r="E20" i="7"/>
+  <c r="C23" i="7"/>
+  <c r="E19" i="7"/>
   <c r="C25" i="7"/>
   <c r="C30" i="7"/>
   <c r="E25" i="7"/>
   <c r="C19" i="7"/>
   <c r="C26" i="7"/>
   <c r="C14" i="7"/>
   <c r="E27" i="7"/>
   <c r="E28" i="7"/>
   <c r="C28" i="7"/>
   <c r="C29" i="7"/>
   <c r="E16" i="7"/>
   <c r="E29" i="7"/>
   <c r="E17" i="7"/>
   <c r="C12" i="7"/>
   <c r="E23" i="7"/>
   <c r="C21" i="7"/>
   <c r="E10" i="7"/>
   <c r="E14" i="7"/>
   <c r="E26" i="7"/>
   <c r="C16" i="7"/>
   <c r="E21" i="7"/>
   <c r="C22" i="7"/>
   <c r="E22" i="7"/>
   <c r="E15" i="7"/>
   <c r="E24" i="7"/>
   <c r="E13" i="7"/>
   <c r="C13" i="7"/>
   <c r="C17" i="7"/>
   <c r="C15" i="7"/>
   <c r="C27" i="7"/>
   <c r="C11" i="7"/>
   <c r="E18" i="7"/>
   <c r="C20" i="7"/>
   <c r="E12" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="48">
   <si>
     <t>1月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>台数</t>
     <rPh sb="0" eb="2">
       <t>ダイスウ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>前年比</t>
     <rPh sb="0" eb="3">
       <t>ゼンネンヒ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>家庭用ヒートポンプ給湯機の出荷台数</t>
     <rPh sb="0" eb="3">
       <t>カテイヨウ</t>
@@ -435,50 +439,57 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2022年度</t>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2023年度</t>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2024年度</t>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025年度</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年度</t>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="177" formatCode="0.0_);[Red]\(0.0\)"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1357,57 +1368,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="5" ySplit="6" topLeftCell="V26" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="6" topLeftCell="F29" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="X31" sqref="X31"/>
+      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.90625" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.08984375" style="3" customWidth="1"/>
     <col min="11" max="11" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.90625" style="4" bestFit="1" customWidth="1"/>
@@ -5834,52 +5845,101 @@
       <c r="V31" s="16">
         <v>63244</v>
       </c>
       <c r="W31" s="17">
         <v>102.44597790520619</v>
       </c>
       <c r="X31" s="19">
         <v>52785</v>
       </c>
       <c r="Y31" s="17">
         <v>93.788312219043718</v>
       </c>
       <c r="Z31" s="16">
         <v>50987</v>
       </c>
       <c r="AA31" s="17">
         <v>94.226682190312502</v>
       </c>
       <c r="AB31" s="16">
         <v>56052</v>
       </c>
       <c r="AC31" s="17">
         <v>88.073913453379845</v>
       </c>
     </row>
-    <row r="32" spans="1:29" ht="12" customHeight="1">
-      <c r="B32" s="3" t="s">
+    <row r="32" spans="1:29" ht="22" customHeight="1">
+      <c r="A32" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="12">
+        <f>SUM(X31,Z31,AB31,F32,H32,J32,L32,N32,P32,R32,T32,V32)</f>
+        <v>217129</v>
+      </c>
+      <c r="C32" s="13">
+        <f t="shared" ref="C32" si="18">B32/B31*100</f>
+        <v>33.170026000849383</v>
+      </c>
+      <c r="D32" s="14">
+        <f>SUM(F32,H32,J32,L32,N32,P32,R32,T32,V32,X32,Z32,AB32)</f>
+        <v>57305</v>
+      </c>
+      <c r="E32" s="15">
+        <f>D32/D31*100</f>
+        <v>8.9485371277233661</v>
+      </c>
+      <c r="F32" s="16">
+        <v>57305</v>
+      </c>
+      <c r="G32" s="17">
+        <v>113.95589317318591</v>
+      </c>
+      <c r="H32" s="16"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="16"/>
+      <c r="O32" s="17"/>
+      <c r="P32" s="16"/>
+      <c r="Q32" s="17"/>
+      <c r="R32" s="16"/>
+      <c r="S32" s="17"/>
+      <c r="T32" s="16"/>
+      <c r="U32" s="17"/>
+      <c r="V32" s="16"/>
+      <c r="W32" s="17"/>
+      <c r="X32" s="19"/>
+      <c r="Y32" s="17"/>
+      <c r="Z32" s="16"/>
+      <c r="AA32" s="17"/>
+      <c r="AB32" s="16"/>
+      <c r="AC32" s="17"/>
+    </row>
+    <row r="33" spans="2:2" ht="12" customHeight="1">
+      <c r="B33" s="3" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>