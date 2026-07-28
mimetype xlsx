--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73288F45-5FD4-4522-87B8-20F57F2F8E3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5073C5A-D14D-4712-A430-83C1FFA36245}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$2:$AC$33</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">過去データ!$A:$A,過去データ!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1371,54 +1371,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="5" ySplit="6" topLeftCell="F29" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="6" topLeftCell="F25" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="H41" sqref="H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.90625" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.08984375" style="3" customWidth="1"/>
     <col min="11" max="11" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.90625" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.90625" style="4" bestFit="1" customWidth="1"/>
@@ -5851,74 +5851,82 @@
       <c r="X31" s="19">
         <v>52785</v>
       </c>
       <c r="Y31" s="17">
         <v>93.788312219043718</v>
       </c>
       <c r="Z31" s="16">
         <v>50987</v>
       </c>
       <c r="AA31" s="17">
         <v>94.226682190312502</v>
       </c>
       <c r="AB31" s="16">
         <v>56052</v>
       </c>
       <c r="AC31" s="17">
         <v>88.073913453379845</v>
       </c>
     </row>
     <row r="32" spans="1:29" ht="22" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="12">
         <f>SUM(X31,Z31,AB31,F32,H32,J32,L32,N32,P32,R32,T32,V32)</f>
-        <v>217129</v>
+        <v>318637</v>
       </c>
       <c r="C32" s="13">
         <f t="shared" ref="C32" si="18">B32/B31*100</f>
-        <v>33.170026000849383</v>
+        <v>48.67704256378763</v>
       </c>
       <c r="D32" s="14">
         <f>SUM(F32,H32,J32,L32,N32,P32,R32,T32,V32,X32,Z32,AB32)</f>
-        <v>57305</v>
+        <v>158813</v>
       </c>
       <c r="E32" s="15">
         <f>D32/D31*100</f>
-        <v>8.9485371277233661</v>
+        <v>24.799651459124526</v>
       </c>
       <c r="F32" s="16">
         <v>57305</v>
       </c>
       <c r="G32" s="17">
         <v>113.95589317318591</v>
       </c>
-      <c r="H32" s="16"/>
-[...2 lines deleted...]
-      <c r="K32" s="17"/>
+      <c r="H32" s="16">
+        <v>50609</v>
+      </c>
+      <c r="I32" s="18">
+        <v>110.1</v>
+      </c>
+      <c r="J32" s="16">
+        <v>50899</v>
+      </c>
+      <c r="K32" s="17">
+        <v>101.49554328102255</v>
+      </c>
       <c r="L32" s="16"/>
       <c r="M32" s="17"/>
       <c r="N32" s="16"/>
       <c r="O32" s="17"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="16"/>
       <c r="S32" s="17"/>
       <c r="T32" s="16"/>
       <c r="U32" s="17"/>
       <c r="V32" s="16"/>
       <c r="W32" s="17"/>
       <c r="X32" s="19"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="17"/>
     </row>
     <row r="33" spans="2:2" ht="12" customHeight="1">
       <c r="B33" s="3" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>