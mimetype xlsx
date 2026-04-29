--- v2 (2026-03-14)
+++ v3 (2026-04-29)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14D6089F-5F64-4D12-A989-20D62FE7A686}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E902B8F9-869B-4734-B2C3-6900A6AF1378}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$1:$CM$48</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1393,51 +1393,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:CN53"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A2" zoomScale="130" zoomScaleNormal="90" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BU6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BY6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="CD11" sqref="CD11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.6328125" style="2"/>
     <col min="2" max="29" width="6.6328125" style="1"/>
     <col min="30" max="79" width="6.6328125" style="2"/>
     <col min="80" max="80" width="6.7265625" style="2" customWidth="1"/>
     <col min="81" max="81" width="6.6328125" style="2"/>
     <col min="82" max="82" width="6.7265625" style="2" customWidth="1"/>
     <col min="83" max="86" width="6.6328125" style="2"/>
     <col min="87" max="88" width="11.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="89" max="90" width="9.90625" style="2" bestFit="1" customWidth="1"/>
     <col min="91" max="91" width="8.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="92" max="16384" width="6.6328125" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:92" ht="12" customHeight="1">
       <c r="CC3" s="62"/>
       <c r="CE3" s="62" t="s">
         <v>26</v>
@@ -2372,52 +2372,56 @@
       </c>
       <c r="BV7" s="16">
         <v>61.999000000000002</v>
       </c>
       <c r="BW7" s="45">
         <v>93.158733020795765</v>
       </c>
       <c r="BX7" s="16">
         <v>59.17</v>
       </c>
       <c r="BY7" s="45">
         <v>95.437023177793193</v>
       </c>
       <c r="BZ7" s="16">
         <v>62.005000000000003</v>
       </c>
       <c r="CA7" s="45">
         <v>104.79127936454285</v>
       </c>
       <c r="CB7" s="16">
         <v>64.97</v>
       </c>
       <c r="CC7" s="45">
         <v>104.78187242964276</v>
       </c>
-      <c r="CD7" s="16"/>
-      <c r="CE7" s="45"/>
+      <c r="CD7" s="16">
+        <v>63.087000000000003</v>
+      </c>
+      <c r="CE7" s="45">
+        <v>97.101739264275821</v>
+      </c>
       <c r="CF7" s="49"/>
       <c r="CI7" s="4"/>
       <c r="CJ7" s="28"/>
       <c r="CK7" s="72"/>
       <c r="CL7" s="74"/>
       <c r="CM7" s="76"/>
       <c r="CN7" s="27"/>
     </row>
     <row r="8" spans="1:92" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="12">
         <v>45.311</v>
       </c>
       <c r="C8" s="13">
         <v>123.26505073587421</v>
       </c>
       <c r="D8" s="12">
         <v>49.098999999999997</v>
       </c>
       <c r="E8" s="13">
         <v>108.36000088278786</v>
       </c>
       <c r="F8" s="12">
@@ -2626,52 +2630,56 @@
       </c>
       <c r="BV8" s="16">
         <v>67.375</v>
       </c>
       <c r="BW8" s="13">
         <v>97.450027481269345</v>
       </c>
       <c r="BX8" s="16">
         <v>71.771000000000001</v>
       </c>
       <c r="BY8" s="13">
         <v>106.52467532467533</v>
       </c>
       <c r="BZ8" s="16">
         <v>67.728999999999999</v>
       </c>
       <c r="CA8" s="13">
         <v>94.368198854690604</v>
       </c>
       <c r="CB8" s="16">
         <v>80.319000000000003</v>
       </c>
       <c r="CC8" s="13">
         <v>118.6</v>
       </c>
-      <c r="CD8" s="16"/>
-      <c r="CE8" s="13"/>
+      <c r="CD8" s="16">
+        <v>72.834999999999994</v>
+      </c>
+      <c r="CE8" s="13">
+        <v>90.7</v>
+      </c>
       <c r="CF8" s="48"/>
       <c r="CH8" s="4"/>
       <c r="CI8" s="29"/>
       <c r="CJ8" s="30"/>
       <c r="CK8" s="31" t="s">
         <v>1</v>
       </c>
       <c r="CL8" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CM8" s="33" t="s">
         <v>1</v>
       </c>
       <c r="CN8" s="27"/>
     </row>
     <row r="9" spans="1:92" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="12">
         <v>46.332000000000001</v>
       </c>
       <c r="C9" s="13">
         <v>104.22224721628612</v>
       </c>