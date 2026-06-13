--- v3 (2026-04-29)
+++ v4 (2026-06-13)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E902B8F9-869B-4734-B2C3-6900A6AF1378}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6D96EA1-69EA-4821-9BDC-E30AA2BE2A72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$1:$CM$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$1:$CM$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BK9" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1390,58 +1390,58 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:CN53"/>
+  <dimension ref="A3:CN54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A2" zoomScale="130" zoomScaleNormal="90" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BY6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="CB37" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CD11" sqref="CD11"/>
+      <selection pane="bottomRight" activeCell="CH41" sqref="CH41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.6328125" style="2"/>
     <col min="2" max="29" width="6.6328125" style="1"/>
     <col min="30" max="79" width="6.6328125" style="2"/>
     <col min="80" max="80" width="6.7265625" style="2" customWidth="1"/>
     <col min="81" max="81" width="6.6328125" style="2"/>
     <col min="82" max="82" width="6.7265625" style="2" customWidth="1"/>
     <col min="83" max="86" width="6.6328125" style="2"/>
     <col min="87" max="88" width="11.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="89" max="90" width="9.90625" style="2" bestFit="1" customWidth="1"/>
     <col min="91" max="91" width="8.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="92" max="16384" width="6.6328125" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:92" ht="12" customHeight="1">
       <c r="CC3" s="62"/>
       <c r="CE3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="CH3" s="24" t="s">
         <v>17</v>
       </c>
@@ -2896,52 +2896,56 @@
       </c>
       <c r="BV9" s="16">
         <v>57.378</v>
       </c>
       <c r="BW9" s="13">
         <v>90.147527848041591</v>
       </c>
       <c r="BX9" s="16">
         <v>53.405999999999999</v>
       </c>
       <c r="BY9" s="13">
         <v>93.077486144515319</v>
       </c>
       <c r="BZ9" s="16">
         <v>59.395000000000003</v>
       </c>
       <c r="CA9" s="13">
         <v>111.21409579448003</v>
       </c>
       <c r="CB9" s="16">
         <v>61.012</v>
       </c>
       <c r="CC9" s="13">
         <v>102.7224513847967</v>
       </c>
-      <c r="CD9" s="16"/>
-      <c r="CE9" s="13"/>
+      <c r="CD9" s="16">
+        <v>70.031999999999996</v>
+      </c>
+      <c r="CE9" s="13">
+        <v>114.78397692257261</v>
+      </c>
       <c r="CF9" s="48"/>
       <c r="CH9" s="4"/>
       <c r="CI9" s="27">
         <v>1986</v>
       </c>
       <c r="CJ9" s="35">
         <v>563023</v>
       </c>
       <c r="CK9" s="36" t="s">
         <v>25</v>
       </c>
       <c r="CL9" s="37" t="s">
         <v>25</v>
       </c>
       <c r="CM9" s="38" t="s">
         <v>25</v>
       </c>
       <c r="CN9" s="34"/>
     </row>
     <row r="10" spans="1:92" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="12">
         <v>72.363</v>
@@ -5576,72 +5580,89 @@
       </c>
       <c r="CM45" s="64">
         <v>46061</v>
       </c>
       <c r="CN45" s="3"/>
     </row>
     <row r="46" spans="86:92" ht="12.75" customHeight="1">
       <c r="CI46" s="27">
         <v>2023</v>
       </c>
       <c r="CJ46" s="65">
         <v>806195</v>
       </c>
       <c r="CK46" s="63">
         <v>613788</v>
       </c>
       <c r="CL46" s="41">
         <v>146983</v>
       </c>
       <c r="CM46" s="64">
         <v>45424</v>
       </c>
       <c r="CN46" s="3"/>
     </row>
     <row r="47" spans="86:92" ht="12.65" customHeight="1">
-      <c r="CI47" s="43">
+      <c r="CI47" s="27">
         <v>2024</v>
       </c>
-      <c r="CJ47" s="60">
+      <c r="CJ47" s="65">
         <v>850734</v>
       </c>
-      <c r="CK47" s="59">
+      <c r="CK47" s="63">
         <v>642413</v>
       </c>
-      <c r="CL47" s="44">
+      <c r="CL47" s="41">
         <v>161889</v>
       </c>
-      <c r="CM47" s="61">
+      <c r="CM47" s="64">
         <v>46432</v>
       </c>
     </row>
-    <row r="48" spans="86:92" ht="18.75" customHeight="1"/>
+    <row r="48" spans="86:92" ht="12.65" customHeight="1">
+      <c r="CI48" s="43">
+        <v>2025</v>
+      </c>
+      <c r="CJ48" s="60">
+        <v>857644</v>
+      </c>
+      <c r="CK48" s="59">
+        <v>677880</v>
+      </c>
+      <c r="CL48" s="44">
+        <v>132606</v>
+      </c>
+      <c r="CM48" s="61">
+        <v>47158</v>
+      </c>
+    </row>
     <row r="49" ht="18.75" customHeight="1"/>
     <row r="50" ht="18.75" customHeight="1"/>
     <row r="51" ht="18.75" customHeight="1"/>
     <row r="52" ht="18.75" customHeight="1"/>
     <row r="53" ht="18.75" customHeight="1"/>
+    <row r="54" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="BL4:BM4"/>
     <mergeCell ref="BJ4:BK4"/>
     <mergeCell ref="BH4:BI4"/>
     <mergeCell ref="CJ5:CM5"/>
     <mergeCell ref="CK6:CK7"/>
     <mergeCell ref="CL6:CL7"/>
     <mergeCell ref="CM6:CM7"/>
     <mergeCell ref="BN4:BO4"/>
     <mergeCell ref="BP4:BQ4"/>
     <mergeCell ref="BR4:BS4"/>
     <mergeCell ref="BT4:BU4"/>
     <mergeCell ref="BV4:BW4"/>
     <mergeCell ref="BX4:BY4"/>
     <mergeCell ref="BZ4:CA4"/>
     <mergeCell ref="CD4:CE4"/>
     <mergeCell ref="CB4:CC4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Meiryo UI,太字"&amp;9
 &amp;R&amp;"Meiryo UI,標準"