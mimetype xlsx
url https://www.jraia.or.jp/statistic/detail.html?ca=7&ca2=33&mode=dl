--- v4 (2026-06-13)
+++ v5 (2026-08-03)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6D96EA1-69EA-4821-9BDC-E30AA2BE2A72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FEFD9D7-B92F-4436-A368-D3E345A0CC52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$1:$CM$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1393,55 +1393,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:CN54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A2" zoomScale="130" zoomScaleNormal="90" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="CB37" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="CB6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CH41" sqref="CH41"/>
+      <selection pane="bottomRight" activeCell="CD13" sqref="CD13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.6328125" style="2"/>
     <col min="2" max="29" width="6.6328125" style="1"/>
     <col min="30" max="79" width="6.6328125" style="2"/>
     <col min="80" max="80" width="6.7265625" style="2" customWidth="1"/>
     <col min="81" max="81" width="6.6328125" style="2"/>
     <col min="82" max="82" width="6.7265625" style="2" customWidth="1"/>
     <col min="83" max="86" width="6.6328125" style="2"/>
     <col min="87" max="88" width="11.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="89" max="90" width="9.90625" style="2" bestFit="1" customWidth="1"/>
     <col min="91" max="91" width="8.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="92" max="16384" width="6.6328125" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:92" ht="12" customHeight="1">
       <c r="CC3" s="62"/>
       <c r="CE3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="CH3" s="24" t="s">
         <v>17</v>
       </c>
@@ -3165,52 +3165,56 @@
       </c>
       <c r="BV10" s="16">
         <v>58.286000000000001</v>
       </c>
       <c r="BW10" s="13">
         <v>91.1145849617008</v>
       </c>
       <c r="BX10" s="16">
         <v>57.886000000000003</v>
       </c>
       <c r="BY10" s="13">
         <v>99.313728854270323</v>
       </c>
       <c r="BZ10" s="16">
         <v>67.061999999999998</v>
       </c>
       <c r="CA10" s="13">
         <v>115.8518467332343</v>
       </c>
       <c r="CB10" s="16">
         <v>69.495000000000005</v>
       </c>
       <c r="CC10" s="13">
         <v>103.62798604276639</v>
       </c>
-      <c r="CD10" s="16"/>
-      <c r="CE10" s="13"/>
+      <c r="CD10" s="16">
+        <v>72.456000000000003</v>
+      </c>
+      <c r="CE10" s="13">
+        <v>104.26073818260306</v>
+      </c>
       <c r="CF10" s="48"/>
       <c r="CI10" s="27">
         <v>1987</v>
       </c>
       <c r="CJ10" s="35">
         <v>646619</v>
       </c>
       <c r="CK10" s="36" t="s">
         <v>25</v>
       </c>
       <c r="CL10" s="37" t="s">
         <v>25</v>
       </c>
       <c r="CM10" s="38" t="s">
         <v>25</v>
       </c>
       <c r="CN10" s="39"/>
     </row>
     <row r="11" spans="1:92" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="12">
         <v>83.236999999999995</v>
       </c>
@@ -3429,52 +3433,56 @@
       </c>
       <c r="BV11" s="16">
         <v>79.326999999999998</v>
       </c>
       <c r="BW11" s="13">
         <v>89.422838462405593</v>
       </c>
       <c r="BX11" s="16">
         <v>84.006</v>
       </c>
       <c r="BY11" s="13">
         <v>105.8983700379442</v>
       </c>
       <c r="BZ11" s="16">
         <v>83.596999999999994</v>
       </c>
       <c r="CA11" s="13">
         <v>99.513130014522773</v>
       </c>
       <c r="CB11" s="16">
         <v>89.643000000000001</v>
       </c>
       <c r="CC11" s="13">
         <v>107.23231694917281</v>
       </c>
-      <c r="CD11" s="16"/>
-      <c r="CE11" s="13"/>
+      <c r="CD11" s="16">
+        <v>92.039000000000001</v>
+      </c>
+      <c r="CE11" s="13">
+        <v>102.6728244257778</v>
+      </c>
       <c r="CF11" s="48"/>
       <c r="CI11" s="27">
         <v>1988</v>
       </c>
       <c r="CJ11" s="35">
         <v>742413</v>
       </c>
       <c r="CK11" s="36" t="s">
         <v>25</v>
       </c>
       <c r="CL11" s="37" t="s">
         <v>25</v>
       </c>
       <c r="CM11" s="38" t="s">
         <v>25</v>
       </c>
       <c r="CN11" s="39"/>
     </row>
     <row r="12" spans="1:92" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="12">
         <v>65.001000000000005</v>
       </c>