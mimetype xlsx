--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FA35AC17-92F5-40FC-B9F1-9CC2EE91B785}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E5D4CF0-C672-4FF9-B130-CC27189F4A10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Y9" i="6" l="1"/>
 </calcChain>
@@ -581,51 +581,51 @@
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -710,56 +710,50 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="20% - アクセント 5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD7D7D7"/>
         </patternFill>
@@ -1073,51 +1067,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:AZ35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AK6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AR6" sqref="AR6"/>
+      <selection pane="bottomRight" activeCell="AU9" sqref="AU9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="18" width="6.6328125" style="1"/>
     <col min="19" max="29" width="7.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="7.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.90625" style="1" customWidth="1"/>
     <col min="35" max="35" width="6.6328125" style="1"/>
     <col min="36" max="36" width="7.90625" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="7.90625" style="1" customWidth="1"/>
     <col min="39" max="39" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7.90625" style="1" customWidth="1"/>
     <col min="41" max="41" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.90625" style="1" customWidth="1"/>
     <col min="43" max="43" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="7.90625" style="1" customWidth="1"/>
     <col min="45" max="45" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="48" width="6.6328125" style="1"/>
     <col min="49" max="49" width="11.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13.6328125" style="1" customWidth="1"/>
     <col min="51" max="51" width="6.6328125" style="1"/>
     <col min="52" max="52" width="11.08984375" style="1" bestFit="1" customWidth="1"/>
@@ -1629,52 +1623,56 @@
       </c>
       <c r="AJ7" s="18">
         <v>2210</v>
       </c>
       <c r="AK7" s="7">
         <v>133.37356668678336</v>
       </c>
       <c r="AL7" s="18">
         <v>1693</v>
       </c>
       <c r="AM7" s="7">
         <v>76.606334841628964</v>
       </c>
       <c r="AN7" s="18">
         <v>1513</v>
       </c>
       <c r="AO7" s="7">
         <v>89.367985823981101</v>
       </c>
       <c r="AP7" s="18">
         <v>1721</v>
       </c>
       <c r="AQ7" s="7">
         <v>113.74752148050231</v>
       </c>
-      <c r="AR7" s="18"/>
-      <c r="AS7" s="7"/>
+      <c r="AR7" s="18">
+        <v>2096</v>
+      </c>
+      <c r="AS7" s="7">
+        <v>121.8</v>
+      </c>
       <c r="AW7" s="26">
         <v>1996</v>
       </c>
       <c r="AX7" s="27">
         <v>1123.9449999999999</v>
       </c>
       <c r="AY7" s="28"/>
       <c r="AZ7" s="29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:52" s="2" customFormat="1" ht="17.25" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="11">
         <v>3115</v>
       </c>
       <c r="E8" s="7">
@@ -1772,52 +1770,56 @@
       </c>
       <c r="AJ8" s="18">
         <v>2369</v>
       </c>
       <c r="AK8" s="7">
         <v>134.37322745320478</v>
       </c>
       <c r="AL8" s="18">
         <v>1953</v>
       </c>
       <c r="AM8" s="7">
         <v>82.439848037146476</v>
       </c>
       <c r="AN8" s="18">
         <v>2063</v>
       </c>
       <c r="AO8" s="7">
         <v>105.63236047107014</v>
       </c>
       <c r="AP8" s="18">
         <v>1921</v>
       </c>
       <c r="AQ8" s="7">
         <v>93.11682016480853</v>
       </c>
-      <c r="AR8" s="18"/>
-      <c r="AS8" s="7"/>
+      <c r="AR8" s="18">
+        <v>2122</v>
+      </c>
+      <c r="AS8" s="7">
+        <v>110.5</v>
+      </c>
       <c r="AW8" s="26">
         <v>1997</v>
       </c>
       <c r="AX8" s="27">
         <v>1221.5730000000001</v>
       </c>
       <c r="AY8" s="28"/>
       <c r="AZ8" s="29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:52" s="2" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>2772</v>
       </c>
       <c r="C9" s="7">
         <v>91.7</v>
       </c>
       <c r="D9" s="11">
         <v>2343</v>
       </c>
       <c r="E9" s="7">
@@ -3266,58 +3268,58 @@
     <row r="32" spans="1:52" ht="17.25" customHeight="1">
       <c r="AW32" s="26">
         <v>2021</v>
       </c>
       <c r="AX32" s="27">
         <v>1386.3161</v>
       </c>
       <c r="AY32" s="28"/>
       <c r="AZ32" s="30">
         <v>3875</v>
       </c>
     </row>
     <row r="33" spans="49:52" ht="17.25" customHeight="1">
       <c r="AW33" s="26">
         <v>2022</v>
       </c>
       <c r="AX33" s="27">
         <v>1390.8880999999999</v>
       </c>
       <c r="AY33" s="28"/>
       <c r="AZ33" s="30">
         <v>2877</v>
       </c>
     </row>
     <row r="34" spans="49:52" ht="17.149999999999999" customHeight="1">
-      <c r="AW34" s="43">
+      <c r="AW34" s="26">
         <v>2023</v>
       </c>
       <c r="AX34" s="27">
         <v>1372.0155</v>
       </c>
       <c r="AY34" s="28"/>
-      <c r="AZ34" s="44">
+      <c r="AZ34" s="30">
         <v>4844</v>
       </c>
     </row>
     <row r="35" spans="49:52" ht="12" customHeight="1">
       <c r="AW35" s="31">
         <v>2024</v>
       </c>
       <c r="AX35" s="32">
         <v>1394.1306999999999</v>
       </c>
       <c r="AY35" s="28"/>
       <c r="AZ35" s="33">
         <v>5773</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">