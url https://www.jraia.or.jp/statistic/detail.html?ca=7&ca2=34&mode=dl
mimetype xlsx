--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E5D4CF0-C672-4FF9-B130-CC27189F4A10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3826E7A8-2AED-4E61-A7B9-05B75CA9C803}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Y9" i="6" l="1"/>
 </calcChain>
 </file>
 
@@ -581,51 +581,51 @@
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -710,50 +710,59 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="20% - アクセント 5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD7D7D7"/>
         </patternFill>
@@ -1061,57 +1070,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:AZ35"/>
+  <dimension ref="A3:AZ36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AK6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AU9" sqref="AU9"/>
+      <selection pane="bottomRight" activeCell="AV23" sqref="AV23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="18" width="6.6328125" style="1"/>
     <col min="19" max="29" width="7.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="7.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.90625" style="1" customWidth="1"/>
     <col min="35" max="35" width="6.6328125" style="1"/>
     <col min="36" max="36" width="7.90625" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="7.90625" style="1" customWidth="1"/>
     <col min="39" max="39" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7.90625" style="1" customWidth="1"/>
     <col min="41" max="41" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.90625" style="1" customWidth="1"/>
     <col min="43" max="43" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="7.90625" style="1" customWidth="1"/>
     <col min="45" max="45" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="48" width="6.6328125" style="1"/>
     <col min="49" max="49" width="11.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13.6328125" style="1" customWidth="1"/>
     <col min="51" max="51" width="6.6328125" style="1"/>
     <col min="52" max="52" width="11.08984375" style="1" bestFit="1" customWidth="1"/>
@@ -1918,52 +1927,56 @@
       </c>
       <c r="AJ9" s="18">
         <v>2162</v>
       </c>
       <c r="AK9" s="7">
         <v>100.41802136553646</v>
       </c>
       <c r="AL9" s="18">
         <v>1799</v>
       </c>
       <c r="AM9" s="7">
         <v>83.209990749306201</v>
       </c>
       <c r="AN9" s="18">
         <v>1721</v>
       </c>
       <c r="AO9" s="7">
         <v>95.664257921067261</v>
       </c>
       <c r="AP9" s="18">
         <v>1926</v>
       </c>
       <c r="AQ9" s="7">
         <v>111.91167925624637</v>
       </c>
-      <c r="AR9" s="18"/>
-      <c r="AS9" s="7"/>
+      <c r="AR9" s="18">
+        <v>2002</v>
+      </c>
+      <c r="AS9" s="7">
+        <v>103.9</v>
+      </c>
       <c r="AW9" s="26">
         <v>1998</v>
       </c>
       <c r="AX9" s="27">
         <v>1300.5429999999999</v>
       </c>
       <c r="AY9" s="28"/>
       <c r="AZ9" s="29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:52" s="2" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>2754</v>
       </c>
       <c r="C10" s="7">
         <v>91.7</v>
       </c>
       <c r="D10" s="11">
         <v>2336</v>
       </c>
       <c r="E10" s="7">
@@ -3280,59 +3293,71 @@
     <row r="33" spans="49:52" ht="17.25" customHeight="1">
       <c r="AW33" s="26">
         <v>2022</v>
       </c>
       <c r="AX33" s="27">
         <v>1390.8880999999999</v>
       </c>
       <c r="AY33" s="28"/>
       <c r="AZ33" s="30">
         <v>2877</v>
       </c>
     </row>
     <row r="34" spans="49:52" ht="17.149999999999999" customHeight="1">
       <c r="AW34" s="26">
         <v>2023</v>
       </c>
       <c r="AX34" s="27">
         <v>1372.0155</v>
       </c>
       <c r="AY34" s="28"/>
       <c r="AZ34" s="30">
         <v>4844</v>
       </c>
     </row>
     <row r="35" spans="49:52" ht="12" customHeight="1">
-      <c r="AW35" s="31">
+      <c r="AW35" s="43">
         <v>2024</v>
       </c>
-      <c r="AX35" s="32">
+      <c r="AX35" s="27">
         <v>1394.1306999999999</v>
       </c>
-      <c r="AY35" s="28"/>
-      <c r="AZ35" s="33">
+      <c r="AY35" s="44"/>
+      <c r="AZ35" s="45">
         <v>5773</v>
+      </c>
+    </row>
+    <row r="36" spans="49:52" ht="12" customHeight="1">
+      <c r="AW36" s="31">
+        <v>2025</v>
+      </c>
+      <c r="AX36" s="32">
+        <v>1519.4103</v>
+      </c>
+      <c r="AY36" s="44"/>
+      <c r="AZ36" s="33">
+        <v>4537</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="27" max="32" man="1"/>
     <brk id="46" max="32" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">