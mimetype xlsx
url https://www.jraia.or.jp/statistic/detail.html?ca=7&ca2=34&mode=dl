--- v4 (2026-06-12)
+++ v5 (2026-07-28)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\月次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3826E7A8-2AED-4E61-A7B9-05B75CA9C803}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B4D6D1F-4392-4E87-97B3-DBB6D17C1B27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Y9" i="6" l="1"/>
 </calcChain>
@@ -581,51 +581,51 @@
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -710,59 +710,50 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="20% - アクセント 5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD7D7D7"/>
         </patternFill>
@@ -1073,54 +1064,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:AZ36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AK6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AK8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AV23" sqref="AV23"/>
+      <selection pane="bottomRight" activeCell="AU10" sqref="AU10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="18" width="6.6328125" style="1"/>
     <col min="19" max="29" width="7.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="7.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.90625" style="1" customWidth="1"/>
     <col min="35" max="35" width="6.6328125" style="1"/>
     <col min="36" max="36" width="7.90625" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="7.90625" style="1" customWidth="1"/>
     <col min="39" max="39" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7.90625" style="1" customWidth="1"/>
     <col min="41" max="41" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.90625" style="1" customWidth="1"/>
     <col min="43" max="43" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="7.90625" style="1" customWidth="1"/>
     <col min="45" max="45" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="48" width="6.6328125" style="1"/>
     <col min="49" max="49" width="11.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13.6328125" style="1" customWidth="1"/>
     <col min="51" max="51" width="6.6328125" style="1"/>
     <col min="52" max="52" width="11.08984375" style="1" bestFit="1" customWidth="1"/>
@@ -2074,52 +2065,56 @@
       </c>
       <c r="AJ10" s="18">
         <v>1793</v>
       </c>
       <c r="AK10" s="7">
         <v>91.246819338422398</v>
       </c>
       <c r="AL10" s="18">
         <v>1844</v>
       </c>
       <c r="AM10" s="7">
         <v>102.84439486893476</v>
       </c>
       <c r="AN10" s="18">
         <v>1710</v>
       </c>
       <c r="AO10" s="7">
         <v>92.73318872017353</v>
       </c>
       <c r="AP10" s="18">
         <v>1880</v>
       </c>
       <c r="AQ10" s="7">
         <v>109.94152046783626</v>
       </c>
-      <c r="AR10" s="18"/>
-      <c r="AS10" s="7"/>
+      <c r="AR10" s="18">
+        <v>2033</v>
+      </c>
+      <c r="AS10" s="7">
+        <v>108.13829787234042</v>
+      </c>
       <c r="AW10" s="26">
         <v>1999</v>
       </c>
       <c r="AX10" s="27">
         <v>1516.857</v>
       </c>
       <c r="AY10" s="28"/>
       <c r="AZ10" s="29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:52" s="2" customFormat="1" ht="17.25" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>3449</v>
       </c>
       <c r="C11" s="7">
         <v>98.9</v>
       </c>
       <c r="D11" s="11">
         <v>2827</v>
       </c>
       <c r="E11" s="7">
@@ -2217,52 +2212,56 @@
       </c>
       <c r="AJ11" s="18">
         <v>1784</v>
       </c>
       <c r="AK11" s="7">
         <v>103.42028985507245</v>
       </c>
       <c r="AL11" s="18">
         <v>1704</v>
       </c>
       <c r="AM11" s="7">
         <v>95.515695067264573</v>
       </c>
       <c r="AN11" s="18">
         <v>1686</v>
       </c>
       <c r="AO11" s="7">
         <v>98.943661971830991</v>
       </c>
       <c r="AP11" s="18">
         <v>1671</v>
       </c>
       <c r="AQ11" s="7">
         <v>99.110320284697508</v>
       </c>
-      <c r="AR11" s="18"/>
-      <c r="AS11" s="7"/>
+      <c r="AR11" s="18">
+        <v>1643</v>
+      </c>
+      <c r="AS11" s="7">
+        <v>98.324356672651106</v>
+      </c>
       <c r="AW11" s="26">
         <v>2000</v>
       </c>
       <c r="AX11" s="27">
         <v>1820.941</v>
       </c>
       <c r="AY11" s="28"/>
       <c r="AZ11" s="29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:52" s="2" customFormat="1" ht="17.25" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>3226</v>
       </c>
       <c r="C12" s="7">
         <v>97.3</v>
       </c>
       <c r="D12" s="11">
         <v>3042</v>
       </c>
       <c r="E12" s="7">
@@ -3293,69 +3292,69 @@
     <row r="33" spans="49:52" ht="17.25" customHeight="1">
       <c r="AW33" s="26">
         <v>2022</v>
       </c>
       <c r="AX33" s="27">
         <v>1390.8880999999999</v>
       </c>
       <c r="AY33" s="28"/>
       <c r="AZ33" s="30">
         <v>2877</v>
       </c>
     </row>
     <row r="34" spans="49:52" ht="17.149999999999999" customHeight="1">
       <c r="AW34" s="26">
         <v>2023</v>
       </c>
       <c r="AX34" s="27">
         <v>1372.0155</v>
       </c>
       <c r="AY34" s="28"/>
       <c r="AZ34" s="30">
         <v>4844</v>
       </c>
     </row>
     <row r="35" spans="49:52" ht="12" customHeight="1">
-      <c r="AW35" s="43">
+      <c r="AW35" s="26">
         <v>2024</v>
       </c>
       <c r="AX35" s="27">
         <v>1394.1306999999999</v>
       </c>
-      <c r="AY35" s="44"/>
-      <c r="AZ35" s="45">
+      <c r="AY35" s="28"/>
+      <c r="AZ35" s="30">
         <v>5773</v>
       </c>
     </row>
     <row r="36" spans="49:52" ht="12" customHeight="1">
       <c r="AW36" s="31">
         <v>2025</v>
       </c>
       <c r="AX36" s="32">
         <v>1519.4103</v>
       </c>
-      <c r="AY36" s="44"/>
+      <c r="AY36" s="28"/>
       <c r="AZ36" s="33">
         <v>4537</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="27" max="32" man="1"/>
     <brk id="46" max="32" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>