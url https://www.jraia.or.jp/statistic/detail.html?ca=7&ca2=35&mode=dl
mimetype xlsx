--- v0 (2025-12-05)
+++ v1 (2026-06-19)
@@ -1,95 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\年次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D294FF17-C626-46ED-8FEE-C3D905069CAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B00D93F-5986-4FE7-8BD3-B60A60380409}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28695" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="4">
   <si>
     <t>（単位：台）</t>
   </si>
   <si>
     <t>会計年度</t>
     <rPh sb="0" eb="4">
       <t>カイケイネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>スポットエアコン</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
@@ -121,50 +121,57 @@
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="小塚ゴシック Pro M"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
@@ -200,85 +207,88 @@
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="20% - アクセント 5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD7D7D7"/>
@@ -590,101 +600,101 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B4:R47"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.625" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="6.625" style="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="6.625" style="2"/>
+    <col min="1" max="1" width="6.6328125" style="1"/>
+    <col min="2" max="2" width="13.08984375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.08984375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="6.6328125" style="2"/>
     <col min="5" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6.625" style="2"/>
+    <col min="6" max="6" width="6.6328125" style="2"/>
     <col min="7" max="7" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="6.625" style="2"/>
+    <col min="8" max="8" width="6.6328125" style="2"/>
     <col min="9" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.625" style="2"/>
+    <col min="10" max="10" width="6.6328125" style="2"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.625" style="2"/>
+    <col min="12" max="12" width="6.6328125" style="2"/>
     <col min="13" max="13" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="6.625" style="2"/>
+    <col min="14" max="14" width="6.6328125" style="2"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="6.625" style="2"/>
-[...15 lines deleted...]
-    <col min="32" max="32" width="6.625" style="1"/>
+    <col min="16" max="16" width="6.6328125" style="2"/>
+    <col min="17" max="17" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.6328125" style="2"/>
+    <col min="19" max="19" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.6328125" style="1"/>
+    <col min="21" max="21" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.6328125" style="1"/>
+    <col min="23" max="23" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.6328125" style="1"/>
+    <col min="25" max="25" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.6328125" style="1"/>
+    <col min="27" max="27" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="6.6328125" style="1"/>
+    <col min="29" max="29" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="6.6328125" style="1"/>
+    <col min="31" max="31" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="6.6328125" style="1"/>
     <col min="33" max="33" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="34" max="34" width="6.625" style="1"/>
+    <col min="34" max="34" width="6.6328125" style="1"/>
     <col min="35" max="35" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="36" max="36" width="6.625" style="1"/>
+    <col min="36" max="36" width="6.6328125" style="1"/>
     <col min="37" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="38" max="38" width="6.625" style="1"/>
+    <col min="38" max="38" width="6.6328125" style="1"/>
     <col min="39" max="39" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="40" max="40" width="6.625" style="1"/>
+    <col min="40" max="40" width="6.6328125" style="1"/>
     <col min="41" max="41" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="42" max="42" width="6.625" style="1"/>
-[...3 lines deleted...]
-    <col min="46" max="16384" width="6.625" style="1"/>
+    <col min="42" max="42" width="6.6328125" style="1"/>
+    <col min="43" max="43" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="6.6328125" style="1"/>
+    <col min="45" max="45" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="46" max="16384" width="6.6328125" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:3" ht="15" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:3" ht="15" customHeight="1">
       <c r="B5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="15" customHeight="1">
       <c r="B6" s="9">
         <v>1986</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:3" ht="15" customHeight="1">
@@ -873,153 +883,159 @@
     </row>
     <row r="30" spans="2:3" ht="15" customHeight="1">
       <c r="B30" s="9">
         <v>2010</v>
       </c>
       <c r="C30" s="11">
         <v>15697</v>
       </c>
     </row>
     <row r="31" spans="2:3" ht="15" customHeight="1">
       <c r="B31" s="9">
         <v>2011</v>
       </c>
       <c r="C31" s="11">
         <v>23095</v>
       </c>
     </row>
     <row r="32" spans="2:3" ht="15" customHeight="1">
       <c r="B32" s="9">
         <v>2012</v>
       </c>
       <c r="C32" s="11">
         <v>21206</v>
       </c>
     </row>
-    <row r="33" spans="2:3" ht="15" customHeight="1">
+    <row r="33" spans="2:4" ht="15" customHeight="1">
       <c r="B33" s="9">
         <v>2013</v>
       </c>
       <c r="C33" s="11">
         <v>23158</v>
       </c>
     </row>
-    <row r="34" spans="2:3" ht="15" customHeight="1">
+    <row r="34" spans="2:4" ht="15" customHeight="1">
       <c r="B34" s="9">
         <v>2014</v>
       </c>
       <c r="C34" s="11">
         <v>26290</v>
       </c>
     </row>
-    <row r="35" spans="2:3" ht="15" customHeight="1">
+    <row r="35" spans="2:4" ht="15" customHeight="1">
       <c r="B35" s="9">
         <v>2015</v>
       </c>
       <c r="C35" s="11">
         <v>36598</v>
       </c>
     </row>
-    <row r="36" spans="2:3" ht="15" customHeight="1">
+    <row r="36" spans="2:4" ht="15" customHeight="1">
       <c r="B36" s="9">
         <v>2016</v>
       </c>
       <c r="C36" s="11">
         <v>40936</v>
       </c>
     </row>
-    <row r="37" spans="2:3" ht="15" customHeight="1">
+    <row r="37" spans="2:4" ht="15" customHeight="1">
       <c r="B37" s="9">
         <v>2017</v>
       </c>
       <c r="C37" s="11">
         <v>51599</v>
       </c>
     </row>
-    <row r="38" spans="2:3" ht="15" customHeight="1">
+    <row r="38" spans="2:4" ht="15" customHeight="1">
       <c r="B38" s="9">
         <v>2018</v>
       </c>
       <c r="C38" s="11">
         <v>66553</v>
       </c>
     </row>
-    <row r="39" spans="2:3" ht="15" customHeight="1">
+    <row r="39" spans="2:4" ht="15" customHeight="1">
       <c r="B39" s="9">
         <v>2019</v>
       </c>
       <c r="C39" s="11">
         <v>72604</v>
       </c>
     </row>
-    <row r="40" spans="2:3" ht="15" customHeight="1">
+    <row r="40" spans="2:4" ht="15" customHeight="1">
       <c r="B40" s="9">
         <v>2020</v>
       </c>
       <c r="C40" s="11">
         <v>60314</v>
       </c>
     </row>
-    <row r="41" spans="2:3" ht="15" customHeight="1">
+    <row r="41" spans="2:4" ht="15" customHeight="1">
       <c r="B41" s="9">
         <v>2021</v>
       </c>
       <c r="C41" s="11">
         <v>59087</v>
       </c>
     </row>
-    <row r="42" spans="2:3" ht="15" customHeight="1">
+    <row r="42" spans="2:4" ht="15" customHeight="1">
       <c r="B42" s="9">
         <v>2022</v>
       </c>
       <c r="C42" s="11">
         <v>59371</v>
       </c>
     </row>
-    <row r="43" spans="2:3" ht="15" customHeight="1">
+    <row r="43" spans="2:4" ht="15" customHeight="1">
       <c r="B43" s="9">
         <v>2023</v>
       </c>
       <c r="C43" s="11">
         <v>60549</v>
       </c>
-    </row>
-    <row r="44" spans="2:3" ht="15" customHeight="1">
+      <c r="D43" s="1"/>
+    </row>
+    <row r="44" spans="2:4" ht="15" customHeight="1">
       <c r="B44" s="9">
         <v>2024</v>
       </c>
       <c r="C44" s="11">
         <v>83835</v>
       </c>
     </row>
-    <row r="45" spans="2:3" ht="15" customHeight="1">
-[...2 lines deleted...]
-    <row r="46" spans="2:3" ht="12" customHeight="1">
+    <row r="45" spans="2:4" ht="15" customHeight="1">
+      <c r="B45" s="9">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="12">
+        <v>113781</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" ht="12" customHeight="1">
       <c r="C46" s="5"/>
     </row>
-    <row r="47" spans="2:3" ht="12" customHeight="1">
+    <row r="47" spans="2:4" ht="12" customHeight="1">
       <c r="C47" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>