--- v0 (2025-12-05)
+++ v1 (2026-08-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\年次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{280A3E35-0B08-463A-B5D2-8CA24C3122D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BF759CE-1736-49BA-BB31-11301A9EDB8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20730" yWindow="825" windowWidth="20460" windowHeight="10890" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="4">
   <si>
     <t>会計年度</t>
     <rPh sb="0" eb="4">
       <t>カイケイネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>業務用ヒートポンプ給湯機</t>
     <rPh sb="0" eb="3">
       <t>ギョウムヨウ</t>
@@ -248,60 +248,60 @@
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="20% - アクセント 5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD7D7D7"/>
@@ -612,425 +612,430 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B4:H49"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A25" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I43" sqref="H43:I43"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.625" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="6.625" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="6.6328125" style="1"/>
+    <col min="2" max="2" width="10.54296875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="24.90625" style="4" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.625" style="2"/>
-[...15 lines deleted...]
-    <col min="21" max="21" width="6.625" style="1"/>
+    <col min="5" max="5" width="6.6328125" style="2"/>
+    <col min="6" max="6" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.6328125" style="2"/>
+    <col min="8" max="8" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.6328125" style="1"/>
+    <col min="10" max="10" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6328125" style="1"/>
+    <col min="12" max="12" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.6328125" style="1"/>
+    <col min="14" max="14" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.6328125" style="1"/>
+    <col min="16" max="16" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.6328125" style="1"/>
+    <col min="18" max="18" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.6328125" style="1"/>
+    <col min="20" max="20" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="6.6328125" style="1"/>
     <col min="22" max="22" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="6.625" style="1"/>
+    <col min="23" max="23" width="6.6328125" style="1"/>
     <col min="24" max="24" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="6.625" style="1"/>
+    <col min="25" max="25" width="6.6328125" style="1"/>
     <col min="26" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="6.625" style="1"/>
+    <col min="27" max="27" width="6.6328125" style="1"/>
     <col min="28" max="28" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="29" max="29" width="6.625" style="1"/>
+    <col min="29" max="29" width="6.6328125" style="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="31" max="31" width="6.625" style="1"/>
-[...3 lines deleted...]
-    <col min="35" max="16384" width="6.625" style="1"/>
+    <col min="31" max="31" width="6.6328125" style="1"/>
+    <col min="32" max="32" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="6.6328125" style="1"/>
+    <col min="34" max="34" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="16384" width="6.6328125" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="15" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="15" customHeight="1">
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="15" customHeight="1">
-      <c r="B6" s="7">
+      <c r="B6" s="10">
         <v>1986</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="C6" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="15" customHeight="1">
-      <c r="B7" s="7">
+      <c r="B7" s="10">
         <v>1987</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="15" customHeight="1">
-      <c r="B8" s="7">
+      <c r="B8" s="10">
         <v>1988</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="C8" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="15" customHeight="1">
-      <c r="B9" s="7">
+      <c r="B9" s="10">
         <v>1989</v>
       </c>
-      <c r="C9" s="8" t="s">
+      <c r="C9" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="15" customHeight="1">
-      <c r="B10" s="7">
+      <c r="B10" s="10">
         <v>1990</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="C10" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="2:8" ht="15" customHeight="1">
-      <c r="B11" s="7">
+      <c r="B11" s="10">
         <v>1991</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="C11" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="15" customHeight="1">
-      <c r="B12" s="7">
+      <c r="B12" s="10">
         <v>1992</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="C12" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="15" customHeight="1">
-      <c r="B13" s="7">
+      <c r="B13" s="10">
         <v>1993</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="C13" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="2:8" ht="15" customHeight="1">
-      <c r="B14" s="7">
+      <c r="B14" s="10">
         <v>1994</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="15" customHeight="1">
-      <c r="B15" s="7">
+      <c r="B15" s="10">
         <v>1995</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="C15" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="2:8" ht="15" customHeight="1">
-      <c r="B16" s="7">
+      <c r="B16" s="10">
         <v>1996</v>
       </c>
-      <c r="C16" s="8" t="s">
+      <c r="C16" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="2:3" ht="15" customHeight="1">
-      <c r="B17" s="7">
+      <c r="B17" s="10">
         <v>1997</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="C17" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="2:3" ht="15" customHeight="1">
-      <c r="B18" s="7">
+      <c r="B18" s="10">
         <v>1998</v>
       </c>
-      <c r="C18" s="8" t="s">
+      <c r="C18" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="2:3" ht="15" customHeight="1">
-      <c r="B19" s="7">
+      <c r="B19" s="10">
         <v>1999</v>
       </c>
-      <c r="C19" s="8" t="s">
+      <c r="C19" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="2:3" ht="15" customHeight="1">
-      <c r="B20" s="7">
+      <c r="B20" s="10">
         <v>2000</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="C20" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="2:3" ht="15" customHeight="1">
-      <c r="B21" s="7">
+      <c r="B21" s="10">
         <v>2001</v>
       </c>
-      <c r="C21" s="8" t="s">
+      <c r="C21" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="2:3" ht="15" customHeight="1">
-      <c r="B22" s="7">
+      <c r="B22" s="10">
         <v>2002</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="C22" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="2:3" ht="15" customHeight="1">
-      <c r="B23" s="7">
+      <c r="B23" s="10">
         <v>2003</v>
       </c>
-      <c r="C23" s="8" t="s">
+      <c r="C23" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="2:3" ht="15" customHeight="1">
-      <c r="B24" s="7">
+      <c r="B24" s="10">
         <v>2004</v>
       </c>
-      <c r="C24" s="8" t="s">
+      <c r="C24" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="2:3" ht="15" customHeight="1">
-      <c r="B25" s="7">
+      <c r="B25" s="10">
         <v>2005</v>
       </c>
-      <c r="C25" s="8" t="s">
+      <c r="C25" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="2:3" ht="15" customHeight="1">
-      <c r="B26" s="7">
+      <c r="B26" s="10">
         <v>2006</v>
       </c>
-      <c r="C26" s="9">
+      <c r="C26" s="8">
         <v>1614</v>
       </c>
     </row>
     <row r="27" spans="2:3" ht="15" customHeight="1">
-      <c r="B27" s="7">
+      <c r="B27" s="10">
         <v>2007</v>
       </c>
-      <c r="C27" s="9">
+      <c r="C27" s="8">
         <v>2197</v>
       </c>
     </row>
     <row r="28" spans="2:3" ht="15" customHeight="1">
-      <c r="B28" s="7">
+      <c r="B28" s="10">
         <v>2008</v>
       </c>
-      <c r="C28" s="9">
+      <c r="C28" s="8">
         <v>3509</v>
       </c>
     </row>
     <row r="29" spans="2:3" ht="15" customHeight="1">
-      <c r="B29" s="7">
+      <c r="B29" s="10">
         <v>2009</v>
       </c>
-      <c r="C29" s="9">
+      <c r="C29" s="8">
         <v>3562</v>
       </c>
     </row>
     <row r="30" spans="2:3" ht="15" customHeight="1">
-      <c r="B30" s="7">
+      <c r="B30" s="10">
         <v>2010</v>
       </c>
-      <c r="C30" s="9">
+      <c r="C30" s="8">
         <v>4546</v>
       </c>
     </row>
     <row r="31" spans="2:3" ht="15" customHeight="1">
-      <c r="B31" s="7">
+      <c r="B31" s="10">
         <v>2011</v>
       </c>
-      <c r="C31" s="9">
+      <c r="C31" s="8">
         <v>5060</v>
       </c>
     </row>
     <row r="32" spans="2:3" ht="15" customHeight="1">
-      <c r="B32" s="7">
+      <c r="B32" s="10">
         <v>2012</v>
       </c>
-      <c r="C32" s="9">
+      <c r="C32" s="8">
         <v>4553</v>
       </c>
     </row>
     <row r="33" spans="2:3" ht="15" customHeight="1">
-      <c r="B33" s="7">
+      <c r="B33" s="10">
         <v>2013</v>
       </c>
-      <c r="C33" s="9">
+      <c r="C33" s="8">
         <v>3681</v>
       </c>
     </row>
     <row r="34" spans="2:3" ht="15" customHeight="1">
-      <c r="B34" s="7">
+      <c r="B34" s="10">
         <v>2014</v>
       </c>
-      <c r="C34" s="9">
+      <c r="C34" s="8">
         <v>3304</v>
       </c>
     </row>
     <row r="35" spans="2:3" ht="15" customHeight="1">
-      <c r="B35" s="7">
+      <c r="B35" s="10">
         <v>2015</v>
       </c>
-      <c r="C35" s="9">
+      <c r="C35" s="8">
         <v>3026</v>
       </c>
     </row>
     <row r="36" spans="2:3" ht="15" customHeight="1">
-      <c r="B36" s="7">
+      <c r="B36" s="10">
         <v>2016</v>
       </c>
-      <c r="C36" s="9">
+      <c r="C36" s="8">
         <v>2973</v>
       </c>
     </row>
     <row r="37" spans="2:3" ht="15" customHeight="1">
-      <c r="B37" s="7">
+      <c r="B37" s="10">
         <v>2017</v>
       </c>
-      <c r="C37" s="9">
+      <c r="C37" s="8">
         <v>2703</v>
       </c>
     </row>
     <row r="38" spans="2:3" ht="15" customHeight="1">
-      <c r="B38" s="7">
+      <c r="B38" s="10">
         <v>2018</v>
       </c>
-      <c r="C38" s="9">
+      <c r="C38" s="8">
         <v>3159</v>
       </c>
     </row>
     <row r="39" spans="2:3" ht="15" customHeight="1">
-      <c r="B39" s="7">
+      <c r="B39" s="10">
         <v>2019</v>
       </c>
-      <c r="C39" s="9">
+      <c r="C39" s="8">
         <v>4032</v>
       </c>
     </row>
     <row r="40" spans="2:3" ht="15" customHeight="1">
-      <c r="B40" s="7">
+      <c r="B40" s="10">
         <v>2020</v>
       </c>
-      <c r="C40" s="9">
+      <c r="C40" s="8">
         <v>2938</v>
       </c>
     </row>
     <row r="41" spans="2:3" ht="15" customHeight="1">
-      <c r="B41" s="7">
+      <c r="B41" s="10">
         <v>2021</v>
       </c>
-      <c r="C41" s="9">
+      <c r="C41" s="8">
         <v>3160</v>
       </c>
     </row>
     <row r="42" spans="2:3" ht="15" customHeight="1">
-      <c r="B42" s="7">
+      <c r="B42" s="10">
         <v>2022</v>
       </c>
-      <c r="C42" s="9">
+      <c r="C42" s="8">
         <v>3071</v>
       </c>
     </row>
     <row r="43" spans="2:3" ht="15" customHeight="1">
-      <c r="B43" s="7">
+      <c r="B43" s="10">
         <v>2023</v>
       </c>
-      <c r="C43" s="9">
+      <c r="C43" s="8">
         <v>3138</v>
       </c>
     </row>
     <row r="44" spans="2:3" ht="15" customHeight="1">
-      <c r="B44" s="7">
+      <c r="B44" s="10">
         <v>2024</v>
       </c>
-      <c r="C44" s="9">
+      <c r="C44" s="8">
         <v>3499</v>
       </c>
     </row>
     <row r="45" spans="2:3" ht="15" customHeight="1">
-      <c r="C45" s="5"/>
+      <c r="B45" s="10">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="8">
+        <v>2949</v>
+      </c>
     </row>
     <row r="46" spans="2:3" ht="15" customHeight="1">
       <c r="C46" s="5"/>
     </row>
     <row r="47" spans="2:3" ht="15" customHeight="1">
       <c r="C47" s="5"/>
     </row>
     <row r="48" spans="2:3" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>