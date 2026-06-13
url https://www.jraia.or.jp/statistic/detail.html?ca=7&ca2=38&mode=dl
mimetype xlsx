--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\四半期公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{432021BD-647E-4F49-AB62-F8C753E62B42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{515F3B77-2052-44B4-B0F0-9E04F434FD89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F18" i="6" l="1"/>
   <c r="D18" i="6"/>
   <c r="B18" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="49">
   <si>
     <t>　　水冷式</t>
     <rPh sb="2" eb="5">
       <t>スイレイシキ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>　　空冷式冷房専用</t>
     <rPh sb="2" eb="5">
       <t>クウレイシキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>レイボウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>センヨウ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>　　空冷式ヒートポンプ</t>
     <rPh sb="2" eb="5">
       <t>クウレイシキ</t>
     </rPh>
@@ -401,50 +401,57 @@
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2023年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2024年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>2026年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="178" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -638,51 +645,51 @@
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -732,67 +739,61 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="20% - アクセント 5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="ハイパーリンク 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="桁区切り 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="桁区切り 5" xfId="12" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
@@ -1104,52 +1105,56 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A4:FY23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="AX8" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="BQ18" sqref="BQ18"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A13" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="BF18" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A13" sqref="A13"/>
+      <selection pane="topRight" activeCell="B13" sqref="B13"/>
+      <selection pane="bottomLeft" activeCell="A18" sqref="A18"/>
+      <selection pane="bottomRight" activeCell="BP18" sqref="BP18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="27.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.7265625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.90625" style="2" customWidth="1"/>
     <col min="9" max="9" width="6.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.6328125" style="2"/>
     <col min="11" max="11" width="6.6328125" style="1"/>
     <col min="12" max="12" width="6.6328125" style="2"/>
     <col min="13" max="13" width="6.6328125" style="1"/>
     <col min="14" max="14" width="6.6328125" style="2"/>
     <col min="15" max="15" width="6.6328125" style="1"/>
     <col min="16" max="16" width="6.6328125" style="2"/>
     <col min="17" max="17" width="6.6328125" style="1"/>
     <col min="18" max="18" width="6.6328125" style="2"/>
     <col min="19" max="19" width="6.6328125" style="1"/>
     <col min="20" max="20" width="6.6328125" style="2"/>
     <col min="21" max="21" width="6.6328125" style="1"/>
@@ -1158,623 +1163,623 @@
     <col min="24" max="24" width="6.6328125" style="2"/>
     <col min="25" max="25" width="6.6328125" style="1"/>
     <col min="26" max="26" width="6.6328125" style="2"/>
     <col min="27" max="27" width="6.6328125" style="1"/>
     <col min="28" max="28" width="6.6328125" style="2"/>
     <col min="29" max="178" width="6.6328125" style="1"/>
     <col min="179" max="179" width="6.6328125" style="13"/>
     <col min="180" max="180" width="6.6328125" style="1"/>
     <col min="181" max="181" width="6.6328125" style="13"/>
     <col min="182" max="16384" width="6.6328125" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:181" ht="26.25" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
-      <c r="I4" s="34"/>
+      <c r="I4" s="32"/>
       <c r="J4" s="28" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
       <c r="N4" s="28"/>
       <c r="O4" s="28"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
-      <c r="R4" s="32" t="s">
+      <c r="R4" s="31" t="s">
         <v>11</v>
       </c>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
-      <c r="Y4" s="34"/>
+      <c r="Y4" s="32"/>
       <c r="Z4" s="28" t="s">
         <v>12</v>
       </c>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
       <c r="AC4" s="28"/>
       <c r="AD4" s="28"/>
       <c r="AE4" s="28"/>
       <c r="AF4" s="28"/>
       <c r="AG4" s="28"/>
-      <c r="AH4" s="32" t="s">
+      <c r="AH4" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AI4" s="28"/>
       <c r="AJ4" s="28"/>
       <c r="AK4" s="28"/>
       <c r="AL4" s="28"/>
       <c r="AM4" s="28"/>
       <c r="AN4" s="28"/>
-      <c r="AO4" s="34"/>
+      <c r="AO4" s="32"/>
       <c r="AP4" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AQ4" s="28"/>
       <c r="AR4" s="28"/>
       <c r="AS4" s="28"/>
       <c r="AT4" s="28"/>
       <c r="AU4" s="28"/>
       <c r="AV4" s="28"/>
       <c r="AW4" s="28"/>
-      <c r="AX4" s="32" t="s">
+      <c r="AX4" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AY4" s="28"/>
       <c r="AZ4" s="28"/>
       <c r="BA4" s="28"/>
       <c r="BB4" s="28"/>
       <c r="BC4" s="28"/>
       <c r="BD4" s="28"/>
-      <c r="BE4" s="34"/>
+      <c r="BE4" s="32"/>
       <c r="BF4" s="28" t="s">
         <v>16</v>
       </c>
       <c r="BG4" s="28"/>
       <c r="BH4" s="28"/>
       <c r="BI4" s="28"/>
       <c r="BJ4" s="28"/>
       <c r="BK4" s="28"/>
       <c r="BL4" s="28"/>
       <c r="BM4" s="28"/>
-      <c r="BN4" s="32" t="s">
+      <c r="BN4" s="31" t="s">
         <v>17</v>
       </c>
       <c r="BO4" s="28"/>
       <c r="BP4" s="28"/>
       <c r="BQ4" s="28"/>
       <c r="BR4" s="28"/>
       <c r="BS4" s="28"/>
       <c r="BT4" s="28"/>
-      <c r="BU4" s="34"/>
+      <c r="BU4" s="32"/>
       <c r="BV4" s="28" t="s">
         <v>18</v>
       </c>
       <c r="BW4" s="28"/>
       <c r="BX4" s="28"/>
       <c r="BY4" s="28"/>
       <c r="BZ4" s="28"/>
       <c r="CA4" s="28"/>
       <c r="CB4" s="28"/>
       <c r="CC4" s="28"/>
-      <c r="CD4" s="32" t="s">
+      <c r="CD4" s="31" t="s">
         <v>19</v>
       </c>
       <c r="CE4" s="28"/>
       <c r="CF4" s="28"/>
       <c r="CG4" s="28"/>
       <c r="CH4" s="28"/>
       <c r="CI4" s="28"/>
       <c r="CJ4" s="28"/>
-      <c r="CK4" s="34"/>
+      <c r="CK4" s="32"/>
       <c r="CL4" s="28" t="s">
         <v>20</v>
       </c>
       <c r="CM4" s="28"/>
       <c r="CN4" s="28"/>
       <c r="CO4" s="28"/>
       <c r="CP4" s="28"/>
       <c r="CQ4" s="28"/>
       <c r="CR4" s="28"/>
       <c r="CS4" s="28"/>
-      <c r="CT4" s="32" t="s">
+      <c r="CT4" s="31" t="s">
         <v>21</v>
       </c>
       <c r="CU4" s="28"/>
       <c r="CV4" s="28"/>
       <c r="CW4" s="28"/>
       <c r="CX4" s="28"/>
       <c r="CY4" s="28"/>
       <c r="CZ4" s="28"/>
-      <c r="DA4" s="34"/>
+      <c r="DA4" s="32"/>
       <c r="DB4" s="28" t="s">
         <v>22</v>
       </c>
       <c r="DC4" s="28"/>
       <c r="DD4" s="28"/>
       <c r="DE4" s="28"/>
       <c r="DF4" s="28"/>
       <c r="DG4" s="28"/>
       <c r="DH4" s="28"/>
       <c r="DI4" s="28"/>
-      <c r="DJ4" s="32" t="s">
+      <c r="DJ4" s="31" t="s">
         <v>23</v>
       </c>
       <c r="DK4" s="28"/>
       <c r="DL4" s="28"/>
       <c r="DM4" s="28"/>
       <c r="DN4" s="28"/>
       <c r="DO4" s="28"/>
       <c r="DP4" s="28"/>
-      <c r="DQ4" s="34"/>
+      <c r="DQ4" s="32"/>
       <c r="DR4" s="28" t="s">
         <v>24</v>
       </c>
       <c r="DS4" s="28"/>
       <c r="DT4" s="28"/>
       <c r="DU4" s="28"/>
       <c r="DV4" s="28"/>
       <c r="DW4" s="28"/>
       <c r="DX4" s="28"/>
       <c r="DY4" s="28"/>
-      <c r="DZ4" s="32" t="s">
+      <c r="DZ4" s="31" t="s">
         <v>25</v>
       </c>
       <c r="EA4" s="28"/>
       <c r="EB4" s="28"/>
       <c r="EC4" s="28"/>
       <c r="ED4" s="28"/>
       <c r="EE4" s="28"/>
       <c r="EF4" s="28"/>
-      <c r="EG4" s="34"/>
+      <c r="EG4" s="32"/>
       <c r="EH4" s="28" t="s">
         <v>26</v>
       </c>
       <c r="EI4" s="28"/>
       <c r="EJ4" s="28"/>
       <c r="EK4" s="28"/>
       <c r="EL4" s="28"/>
       <c r="EM4" s="28"/>
       <c r="EN4" s="28"/>
       <c r="EO4" s="28"/>
-      <c r="EP4" s="32" t="s">
+      <c r="EP4" s="31" t="s">
         <v>27</v>
       </c>
       <c r="EQ4" s="28"/>
       <c r="ER4" s="28"/>
       <c r="ES4" s="28"/>
       <c r="ET4" s="28"/>
       <c r="EU4" s="28"/>
       <c r="EV4" s="28"/>
-      <c r="EW4" s="34"/>
+      <c r="EW4" s="32"/>
       <c r="EX4" s="28" t="s">
         <v>28</v>
       </c>
       <c r="EY4" s="28"/>
       <c r="EZ4" s="28"/>
       <c r="FA4" s="28"/>
       <c r="FB4" s="28"/>
       <c r="FC4" s="28"/>
       <c r="FD4" s="28"/>
       <c r="FE4" s="28"/>
-      <c r="FF4" s="32" t="s">
+      <c r="FF4" s="31" t="s">
         <v>29</v>
       </c>
       <c r="FG4" s="28"/>
       <c r="FH4" s="28"/>
       <c r="FI4" s="28"/>
       <c r="FJ4" s="28"/>
       <c r="FK4" s="28"/>
       <c r="FL4" s="28"/>
-      <c r="FM4" s="34"/>
+      <c r="FM4" s="32"/>
       <c r="FN4" s="28" t="s">
         <v>30</v>
       </c>
       <c r="FO4" s="28"/>
       <c r="FP4" s="28"/>
       <c r="FQ4" s="28"/>
       <c r="FR4" s="28"/>
       <c r="FS4" s="28"/>
       <c r="FT4" s="28"/>
       <c r="FU4" s="28"/>
-      <c r="FV4" s="32" t="s">
+      <c r="FV4" s="31" t="s">
         <v>31</v>
       </c>
       <c r="FW4" s="28"/>
     </row>
     <row r="5" spans="1:181" ht="26.25" customHeight="1">
       <c r="B5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="30"/>
       <c r="D5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="30"/>
       <c r="F5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="30"/>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="31"/>
+      <c r="I5" s="33"/>
       <c r="J5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="30"/>
       <c r="L5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="30"/>
       <c r="N5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="30"/>
       <c r="P5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="30"/>
-      <c r="R5" s="31" t="s">
+      <c r="R5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="S5" s="30"/>
       <c r="T5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="30"/>
       <c r="V5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="W5" s="30"/>
       <c r="X5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="31"/>
+      <c r="Y5" s="33"/>
       <c r="Z5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="AA5" s="30"/>
       <c r="AB5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="AC5" s="30"/>
       <c r="AD5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AE5" s="30"/>
       <c r="AF5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AG5" s="30"/>
-      <c r="AH5" s="31" t="s">
+      <c r="AH5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="30"/>
       <c r="AJ5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="AK5" s="30"/>
       <c r="AL5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AM5" s="30"/>
       <c r="AN5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="31"/>
+      <c r="AO5" s="33"/>
       <c r="AP5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="AQ5" s="30"/>
       <c r="AR5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="AS5" s="30"/>
       <c r="AT5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AU5" s="30"/>
       <c r="AV5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AW5" s="30"/>
-      <c r="AX5" s="31" t="s">
+      <c r="AX5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="AY5" s="30"/>
       <c r="AZ5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="30"/>
       <c r="BB5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="BC5" s="30"/>
       <c r="BD5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="BE5" s="31"/>
+      <c r="BE5" s="33"/>
       <c r="BF5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BG5" s="30"/>
       <c r="BH5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="BI5" s="30"/>
       <c r="BJ5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="BK5" s="30"/>
       <c r="BL5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="BM5" s="30"/>
-      <c r="BN5" s="31" t="s">
+      <c r="BN5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="BO5" s="30"/>
       <c r="BP5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="BQ5" s="30"/>
       <c r="BR5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="BS5" s="30"/>
       <c r="BT5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="BU5" s="31"/>
+      <c r="BU5" s="33"/>
       <c r="BV5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BW5" s="30"/>
       <c r="BX5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="BY5" s="30"/>
       <c r="BZ5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="CA5" s="30"/>
       <c r="CB5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="CC5" s="30"/>
-      <c r="CD5" s="31" t="s">
+      <c r="CD5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="CE5" s="30"/>
       <c r="CF5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="CG5" s="30"/>
       <c r="CH5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="CI5" s="30"/>
       <c r="CJ5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="CK5" s="31"/>
+      <c r="CK5" s="33"/>
       <c r="CL5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="CM5" s="30"/>
       <c r="CN5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="CO5" s="30"/>
       <c r="CP5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="CQ5" s="30"/>
       <c r="CR5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="CS5" s="30"/>
-      <c r="CT5" s="31" t="s">
+      <c r="CT5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="CU5" s="30"/>
       <c r="CV5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="CW5" s="30"/>
       <c r="CX5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="CY5" s="30"/>
       <c r="CZ5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="DA5" s="31"/>
+      <c r="DA5" s="33"/>
       <c r="DB5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="DC5" s="30"/>
       <c r="DD5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="DE5" s="30"/>
       <c r="DF5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="DG5" s="30"/>
       <c r="DH5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="DI5" s="30"/>
-      <c r="DJ5" s="31" t="s">
+      <c r="DJ5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="DK5" s="30"/>
       <c r="DL5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="DM5" s="30"/>
       <c r="DN5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="DO5" s="30"/>
       <c r="DP5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="DQ5" s="31"/>
+      <c r="DQ5" s="33"/>
       <c r="DR5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="DS5" s="30"/>
       <c r="DT5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="DU5" s="30"/>
       <c r="DV5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="DW5" s="30"/>
       <c r="DX5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="DY5" s="30"/>
-      <c r="DZ5" s="31" t="s">
+      <c r="DZ5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="EA5" s="30"/>
       <c r="EB5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="EC5" s="30"/>
       <c r="ED5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="EE5" s="30"/>
       <c r="EF5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="EG5" s="31"/>
+      <c r="EG5" s="33"/>
       <c r="EH5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="EI5" s="30"/>
       <c r="EJ5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="EK5" s="30"/>
       <c r="EL5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="EM5" s="30"/>
       <c r="EN5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="EO5" s="30"/>
-      <c r="EP5" s="31" t="s">
+      <c r="EP5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="EQ5" s="30"/>
       <c r="ER5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="ES5" s="30"/>
       <c r="ET5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="EU5" s="30"/>
       <c r="EV5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="EW5" s="31"/>
+      <c r="EW5" s="33"/>
       <c r="EX5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="EY5" s="30"/>
       <c r="EZ5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="FA5" s="30"/>
       <c r="FB5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="FC5" s="30"/>
       <c r="FD5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="FE5" s="30"/>
-      <c r="FF5" s="31" t="s">
+      <c r="FF5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="FG5" s="30"/>
       <c r="FH5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="FI5" s="30"/>
       <c r="FJ5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="FK5" s="30"/>
       <c r="FL5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="FM5" s="31"/>
+      <c r="FM5" s="33"/>
       <c r="FN5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="FO5" s="30"/>
       <c r="FP5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="FQ5" s="30"/>
       <c r="FR5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="FS5" s="30"/>
       <c r="FT5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="FU5" s="30"/>
       <c r="FV5" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="FW5" s="33"/>
+      <c r="FW5" s="34"/>
     </row>
     <row r="6" spans="1:181" ht="26.25" customHeight="1">
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>8</v>
@@ -4441,171 +4446,181 @@
       </c>
       <c r="FU10" s="21">
         <v>103.7</v>
       </c>
       <c r="FV10" s="10">
         <v>1248</v>
       </c>
       <c r="FW10" s="14">
         <v>99.919935948759004</v>
       </c>
       <c r="FY10" s="14"/>
     </row>
     <row r="15" spans="1:181" ht="27" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
-      <c r="I15" s="34"/>
+      <c r="I15" s="32"/>
       <c r="J15" s="28" t="s">
         <v>40</v>
       </c>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="28"/>
       <c r="N15" s="28"/>
       <c r="O15" s="28"/>
       <c r="P15" s="28"/>
       <c r="Q15" s="28"/>
-      <c r="R15" s="32" t="s">
+      <c r="R15" s="31" t="s">
         <v>41</v>
       </c>
       <c r="S15" s="28"/>
       <c r="T15" s="28"/>
       <c r="U15" s="28"/>
       <c r="V15" s="28"/>
       <c r="W15" s="28"/>
       <c r="X15" s="28"/>
-      <c r="Y15" s="34"/>
+      <c r="Y15" s="32"/>
       <c r="Z15" s="28" t="s">
         <v>43</v>
       </c>
       <c r="AA15" s="28"/>
       <c r="AB15" s="28"/>
       <c r="AC15" s="28"/>
       <c r="AD15" s="28"/>
       <c r="AE15" s="28"/>
       <c r="AF15" s="28"/>
       <c r="AG15" s="28"/>
       <c r="AH15" s="28" t="s">
         <v>44</v>
       </c>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="28"/>
       <c r="AL15" s="28"/>
       <c r="AM15" s="28"/>
       <c r="AN15" s="28"/>
       <c r="AO15" s="28"/>
       <c r="AP15" s="28" t="s">
         <v>45</v>
       </c>
       <c r="AQ15" s="28"/>
       <c r="AR15" s="28"/>
       <c r="AS15" s="28"/>
       <c r="AT15" s="28"/>
       <c r="AU15" s="28"/>
       <c r="AV15" s="28"/>
       <c r="AW15" s="28"/>
       <c r="AX15" s="28" t="s">
         <v>46</v>
       </c>
       <c r="AY15" s="28"/>
       <c r="AZ15" s="28"/>
       <c r="BA15" s="28"/>
       <c r="BB15" s="28"/>
       <c r="BC15" s="28"/>
       <c r="BD15" s="28"/>
       <c r="BE15" s="28"/>
       <c r="BF15" s="28" t="s">
         <v>47</v>
       </c>
       <c r="BG15" s="28"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="28"/>
       <c r="BJ15" s="28"/>
       <c r="BK15" s="28"/>
       <c r="BL15" s="28"/>
       <c r="BM15" s="28"/>
+      <c r="BN15" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BO15" s="28"/>
+      <c r="BP15" s="28"/>
+      <c r="BQ15" s="28"/>
+      <c r="BR15" s="28"/>
+      <c r="BS15" s="28"/>
+      <c r="BT15" s="28"/>
+      <c r="BU15" s="28"/>
     </row>
     <row r="16" spans="1:181" ht="27" customHeight="1">
       <c r="B16" s="29" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="30"/>
       <c r="D16" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="30"/>
       <c r="F16" s="29" t="s">
         <v>5</v>
       </c>
       <c r="G16" s="30"/>
       <c r="H16" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="I16" s="31"/>
+      <c r="I16" s="33"/>
       <c r="J16" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K16" s="30"/>
       <c r="L16" s="29" t="s">
         <v>4</v>
       </c>
       <c r="M16" s="30"/>
       <c r="N16" s="29" t="s">
         <v>5</v>
       </c>
       <c r="O16" s="30"/>
       <c r="P16" s="29" t="s">
         <v>6</v>
       </c>
       <c r="Q16" s="30"/>
-      <c r="R16" s="31" t="s">
+      <c r="R16" s="33" t="s">
         <v>3</v>
       </c>
       <c r="S16" s="30"/>
       <c r="T16" s="29" t="s">
         <v>4</v>
       </c>
       <c r="U16" s="30"/>
       <c r="V16" s="29" t="s">
         <v>5</v>
       </c>
       <c r="W16" s="30"/>
       <c r="X16" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="Y16" s="31"/>
+      <c r="Y16" s="33"/>
       <c r="Z16" s="29" t="s">
         <v>3</v>
       </c>
       <c r="AA16" s="30"/>
       <c r="AB16" s="29" t="s">
         <v>4</v>
       </c>
       <c r="AC16" s="30"/>
       <c r="AD16" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AE16" s="30"/>
       <c r="AF16" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AG16" s="30"/>
       <c r="AH16" s="29" t="s">
         <v>3</v>
       </c>
       <c r="AI16" s="30"/>
       <c r="AJ16" s="29" t="s">
         <v>4</v>
       </c>
       <c r="AK16" s="30"/>
       <c r="AL16" s="29" t="s">
@@ -4642,53 +4657,68 @@
       <c r="BA16" s="30"/>
       <c r="BB16" s="29" t="s">
         <v>5</v>
       </c>
       <c r="BC16" s="30"/>
       <c r="BD16" s="29" t="s">
         <v>6</v>
       </c>
       <c r="BE16" s="30"/>
       <c r="BF16" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BG16" s="30"/>
       <c r="BH16" s="29" t="s">
         <v>4</v>
       </c>
       <c r="BI16" s="30"/>
       <c r="BJ16" s="29" t="s">
         <v>5</v>
       </c>
       <c r="BK16" s="30"/>
       <c r="BL16" s="29" t="s">
         <v>6</v>
       </c>
       <c r="BM16" s="30"/>
+      <c r="BN16" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="BO16" s="30"/>
+      <c r="BP16" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ16" s="30"/>
+      <c r="BR16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="BS16" s="30"/>
+      <c r="BT16" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="BU16" s="30"/>
     </row>
-    <row r="17" spans="1:181" s="35" customFormat="1" ht="27" customHeight="1">
-      <c r="A17" s="1"/>
+    <row r="17" spans="1:181" ht="27" customHeight="1">
       <c r="B17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J17" s="4" t="s">
@@ -4837,54 +4867,76 @@
       </c>
       <c r="BF17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BG17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BH17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BI17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BJ17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BK17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BL17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BM17" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="FW17" s="36"/>
-      <c r="FY17" s="36"/>
+      <c r="BN17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BP17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BR17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BT17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="BU17" s="5" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="18" spans="1:181" s="35" customFormat="1" ht="27" customHeight="1">
+    <row r="18" spans="1:181" ht="27" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="9">
         <f>SUM(B19:B22)</f>
         <v>3792</v>
       </c>
       <c r="C18" s="18">
         <v>106.93739424703892</v>
       </c>
       <c r="D18" s="9">
         <f>SUM(D19:D22)</f>
         <v>3282</v>
       </c>
       <c r="E18" s="18">
         <v>103.11027332704997</v>
       </c>
       <c r="F18" s="9">
         <f>SUM(F19:F22)</f>
         <v>3289</v>
       </c>
       <c r="G18" s="18">
         <v>103.68852459016394</v>
       </c>
       <c r="H18" s="9">
@@ -5033,56 +5085,72 @@
       </c>
       <c r="BD18" s="9">
         <v>3896</v>
       </c>
       <c r="BE18" s="27">
         <v>110.39954661377161</v>
       </c>
       <c r="BF18" s="10">
         <v>3627</v>
       </c>
       <c r="BG18" s="10">
         <v>104.46428571428572</v>
       </c>
       <c r="BH18" s="10">
         <v>3312</v>
       </c>
       <c r="BI18" s="10">
         <v>126.07537114579368</v>
       </c>
       <c r="BJ18" s="10">
         <v>2523</v>
       </c>
       <c r="BK18" s="10">
         <v>80.197075651621105</v>
       </c>
-      <c r="BL18" s="10"/>
-[...2 lines deleted...]
-      <c r="FW18" s="36"/>
+      <c r="BL18" s="10">
+        <v>3507</v>
+      </c>
+      <c r="BM18" s="21">
+        <v>90.015400410677614</v>
+      </c>
+      <c r="BN18" s="10">
+        <v>3424</v>
+      </c>
+      <c r="BO18" s="10">
+        <v>94.403087951475044</v>
+      </c>
+      <c r="BP18" s="10"/>
+      <c r="BQ18" s="10"/>
+      <c r="BR18" s="10"/>
+      <c r="BS18" s="10"/>
+      <c r="BT18" s="10"/>
+      <c r="BU18" s="21"/>
+      <c r="FU18" s="13"/>
+      <c r="FY18" s="1"/>
     </row>
-    <row r="19" spans="1:181" s="35" customFormat="1" ht="27" customHeight="1">
+    <row r="19" spans="1:181" ht="27" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="9">
         <v>477</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="9">
         <v>575</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="9">
         <v>509</v>
       </c>
       <c r="G19" s="18" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="9">
         <v>418</v>
       </c>
       <c r="I19" s="18" t="s">
@@ -5228,56 +5296,72 @@
       </c>
       <c r="BD19" s="9">
         <v>410</v>
       </c>
       <c r="BE19" s="27">
         <v>100.24449877750612</v>
       </c>
       <c r="BF19" s="10">
         <v>358</v>
       </c>
       <c r="BG19" s="10">
         <v>97.814207650273218</v>
       </c>
       <c r="BH19" s="10">
         <v>428</v>
       </c>
       <c r="BI19" s="10">
         <v>128.1437125748503</v>
       </c>
       <c r="BJ19" s="10">
         <v>422</v>
       </c>
       <c r="BK19" s="10">
         <v>88.100208768267223</v>
       </c>
-      <c r="BL19" s="10"/>
-[...2 lines deleted...]
-      <c r="FW19" s="36"/>
+      <c r="BL19" s="10">
+        <v>407</v>
+      </c>
+      <c r="BM19" s="21">
+        <v>99.268292682926827</v>
+      </c>
+      <c r="BN19" s="10">
+        <v>437</v>
+      </c>
+      <c r="BO19" s="10">
+        <v>122.06703910614524</v>
+      </c>
+      <c r="BP19" s="10"/>
+      <c r="BQ19" s="10"/>
+      <c r="BR19" s="10"/>
+      <c r="BS19" s="10"/>
+      <c r="BT19" s="10"/>
+      <c r="BU19" s="21"/>
+      <c r="FU19" s="13"/>
+      <c r="FY19" s="1"/>
     </row>
-    <row r="20" spans="1:181" s="35" customFormat="1" ht="27" customHeight="1">
+    <row r="20" spans="1:181" ht="27" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="9">
         <v>344</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="9">
         <v>279</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="9">
         <v>247</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="9">
         <v>286</v>
       </c>
       <c r="I20" s="18" t="s">
@@ -5423,56 +5507,72 @@
       </c>
       <c r="BD20" s="9">
         <v>163</v>
       </c>
       <c r="BE20" s="27">
         <v>84.020618556701038</v>
       </c>
       <c r="BF20" s="10">
         <v>274</v>
       </c>
       <c r="BG20" s="10">
         <v>88.961038961038966</v>
       </c>
       <c r="BH20" s="10">
         <v>148</v>
       </c>
       <c r="BI20" s="10">
         <v>112.97709923664124</v>
       </c>
       <c r="BJ20" s="10">
         <v>132</v>
       </c>
       <c r="BK20" s="10">
         <v>86.842105263157904</v>
       </c>
-      <c r="BL20" s="10"/>
-[...2 lines deleted...]
-      <c r="FW20" s="36"/>
+      <c r="BL20" s="10">
+        <v>189</v>
+      </c>
+      <c r="BM20" s="21">
+        <v>115.95092024539878</v>
+      </c>
+      <c r="BN20" s="10">
+        <v>199</v>
+      </c>
+      <c r="BO20" s="10">
+        <v>72.627737226277361</v>
+      </c>
+      <c r="BP20" s="10"/>
+      <c r="BQ20" s="10"/>
+      <c r="BR20" s="10"/>
+      <c r="BS20" s="10"/>
+      <c r="BT20" s="10"/>
+      <c r="BU20" s="21"/>
+      <c r="FU20" s="13"/>
+      <c r="FY20" s="1"/>
     </row>
-    <row r="21" spans="1:181" s="35" customFormat="1" ht="27" customHeight="1">
+    <row r="21" spans="1:181" ht="27" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="9">
         <v>765</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="9">
         <v>665</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="9">
         <v>739</v>
       </c>
       <c r="G21" s="18" t="s">
         <v>39</v>
       </c>
       <c r="H21" s="9">
         <v>701</v>
       </c>
       <c r="I21" s="18" t="s">
@@ -5618,56 +5718,72 @@
       </c>
       <c r="BD21" s="9">
         <v>599</v>
       </c>
       <c r="BE21" s="27">
         <v>100.503355704698</v>
       </c>
       <c r="BF21" s="10">
         <v>573</v>
       </c>
       <c r="BG21" s="10">
         <v>103.80434782608697</v>
       </c>
       <c r="BH21" s="10">
         <v>590</v>
       </c>
       <c r="BI21" s="10">
         <v>102.25303292894282</v>
       </c>
       <c r="BJ21" s="10">
         <v>628</v>
       </c>
       <c r="BK21" s="10">
         <v>94.720965309200594</v>
       </c>
-      <c r="BL21" s="10"/>
-[...2 lines deleted...]
-      <c r="FW21" s="36"/>
+      <c r="BL21" s="10">
+        <v>561</v>
+      </c>
+      <c r="BM21" s="21">
+        <v>93.656093489148589</v>
+      </c>
+      <c r="BN21" s="10">
+        <v>786</v>
+      </c>
+      <c r="BO21" s="10">
+        <v>137.17277486910996</v>
+      </c>
+      <c r="BP21" s="10"/>
+      <c r="BQ21" s="10"/>
+      <c r="BR21" s="10"/>
+      <c r="BS21" s="10"/>
+      <c r="BT21" s="10"/>
+      <c r="BU21" s="21"/>
+      <c r="FU21" s="13"/>
+      <c r="FY21" s="1"/>
     </row>
-    <row r="22" spans="1:181" s="35" customFormat="1" ht="27" customHeight="1">
+    <row r="22" spans="1:181" ht="27" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="9">
         <v>2206</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="9">
         <v>1763</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="9">
         <v>1794</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="9">
         <v>2589</v>
       </c>
       <c r="I22" s="18" t="s">
@@ -5813,278 +5929,237 @@
       </c>
       <c r="BD22" s="9">
         <v>2724</v>
       </c>
       <c r="BE22" s="27">
         <v>116.90987124463518</v>
       </c>
       <c r="BF22" s="10">
         <v>2422</v>
       </c>
       <c r="BG22" s="10">
         <v>107.83615316117543</v>
       </c>
       <c r="BH22" s="10">
         <v>2146</v>
       </c>
       <c r="BI22" s="10">
         <v>135.39432176656152</v>
       </c>
       <c r="BJ22" s="10">
         <v>1341</v>
       </c>
       <c r="BK22" s="10">
         <v>72.408207343412528</v>
       </c>
-      <c r="BL22" s="10"/>
-[...2 lines deleted...]
-      <c r="FW22" s="36"/>
+      <c r="BL22" s="10">
+        <v>2350</v>
+      </c>
+      <c r="BM22" s="21">
+        <v>86.270190895741564</v>
+      </c>
+      <c r="BN22" s="10">
+        <v>2002</v>
+      </c>
+      <c r="BO22" s="10">
+        <v>82.658959537572258</v>
+      </c>
+      <c r="BP22" s="10"/>
+      <c r="BQ22" s="10"/>
+      <c r="BR22" s="10"/>
+      <c r="BS22" s="10"/>
+      <c r="BT22" s="10"/>
+      <c r="BU22" s="21"/>
+      <c r="FU22" s="13"/>
+      <c r="FY22" s="1"/>
     </row>
-    <row r="23" spans="1:181" s="35" customFormat="1" ht="12" customHeight="1">
-      <c r="A23" s="1"/>
+    <row r="23" spans="1:181" ht="12" customHeight="1">
       <c r="B23" s="2"/>
       <c r="C23" s="1"/>
-      <c r="D23" s="2"/>
-[...22 lines deleted...]
-      <c r="AA23" s="1"/>
       <c r="AB23" s="1"/>
-      <c r="AC23" s="1"/>
-[...37 lines deleted...]
-      <c r="FW23" s="36"/>
+      <c r="FU23" s="13"/>
+      <c r="FY23" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="152">
+  <mergeCells count="157">
+    <mergeCell ref="BN15:BU15"/>
+    <mergeCell ref="BN16:BO16"/>
+    <mergeCell ref="BP16:BQ16"/>
+    <mergeCell ref="BR16:BS16"/>
+    <mergeCell ref="BT16:BU16"/>
+    <mergeCell ref="AX15:BE15"/>
+    <mergeCell ref="AX16:AY16"/>
+    <mergeCell ref="AZ16:BA16"/>
+    <mergeCell ref="BB16:BC16"/>
+    <mergeCell ref="BD16:BE16"/>
+    <mergeCell ref="EV5:EW5"/>
+    <mergeCell ref="EX5:EY5"/>
+    <mergeCell ref="EZ5:FA5"/>
+    <mergeCell ref="FB5:FC5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="FD5:FE5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
+    <mergeCell ref="AH15:AO15"/>
+    <mergeCell ref="AH16:AI16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="AL16:AM16"/>
+    <mergeCell ref="AN16:AO16"/>
+    <mergeCell ref="EP5:EQ5"/>
+    <mergeCell ref="ER5:ES5"/>
+    <mergeCell ref="ET5:EU5"/>
+    <mergeCell ref="EB5:EC5"/>
+    <mergeCell ref="ED5:EE5"/>
+    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="FV4:FW4"/>
+    <mergeCell ref="FP5:FQ5"/>
+    <mergeCell ref="FR5:FS5"/>
+    <mergeCell ref="FT5:FU5"/>
+    <mergeCell ref="FV5:FW5"/>
+    <mergeCell ref="FF5:FG5"/>
+    <mergeCell ref="FH5:FI5"/>
+    <mergeCell ref="FJ5:FK5"/>
+    <mergeCell ref="FL5:FM5"/>
+    <mergeCell ref="FN5:FO5"/>
+    <mergeCell ref="FF4:FM4"/>
+    <mergeCell ref="FN4:FU4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="EX4:FE4"/>
+    <mergeCell ref="CD4:CK4"/>
+    <mergeCell ref="CL4:CS4"/>
+    <mergeCell ref="CT4:DA4"/>
+    <mergeCell ref="DB4:DI4"/>
+    <mergeCell ref="DJ4:DQ4"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="BV4:CC4"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="DR4:DY4"/>
+    <mergeCell ref="DZ4:EG4"/>
+    <mergeCell ref="EH4:EO4"/>
+    <mergeCell ref="EP4:EW4"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="AX4:BE4"/>
+    <mergeCell ref="BF4:BM4"/>
+    <mergeCell ref="BN4:BU4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="J4:Q4"/>
+    <mergeCell ref="R4:Y4"/>
+    <mergeCell ref="Z4:AG4"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="AH4:AO4"/>
+    <mergeCell ref="AP4:AW4"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="B15:I15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
     <mergeCell ref="BF15:BM15"/>
     <mergeCell ref="BF16:BG16"/>
     <mergeCell ref="BH16:BI16"/>
     <mergeCell ref="BJ16:BK16"/>
     <mergeCell ref="BL16:BM16"/>
     <mergeCell ref="J15:Q15"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="N16:O16"/>
     <mergeCell ref="P16:Q16"/>
     <mergeCell ref="AP15:AW15"/>
     <mergeCell ref="AP16:AQ16"/>
     <mergeCell ref="AR16:AS16"/>
     <mergeCell ref="AT16:AU16"/>
     <mergeCell ref="AV16:AW16"/>
     <mergeCell ref="Z15:AG15"/>
     <mergeCell ref="Z16:AA16"/>
     <mergeCell ref="AB16:AC16"/>
     <mergeCell ref="AD16:AE16"/>
     <mergeCell ref="AF16:AG16"/>
     <mergeCell ref="R15:Y15"/>
     <mergeCell ref="R16:S16"/>
     <mergeCell ref="T16:U16"/>
     <mergeCell ref="V16:W16"/>
-    <mergeCell ref="X16:Y16"/>
-[...126 lines deleted...]
-    <mergeCell ref="DH5:DI5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="17" max="1048575" man="1"/>
     <brk id="41" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>