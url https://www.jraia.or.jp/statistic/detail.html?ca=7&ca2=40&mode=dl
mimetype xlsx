--- v0 (2025-12-05)
+++ v1 (2026-06-12)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\new-cabinet\総務部\4002 ホームページ統計更新\年次公表\過去データ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\年次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{150BA904-1D3E-4EEE-BD27-7C20FBDBB3B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F99EF722-9303-4A20-9586-4D7C677D99BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="5">
   <si>
     <t>－</t>
   </si>
   <si>
     <t>（単位：台）</t>
   </si>
   <si>
     <t>会計年度</t>
     <rPh sb="0" eb="4">
       <t>カイケイネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ターボ冷凍機</t>
@@ -601,52 +601,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B3:AB51"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A16" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E50" sqref="E50"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B26" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E43" sqref="E43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.6328125" style="1"/>
     <col min="2" max="2" width="13.08984375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.90625" style="4" customWidth="1"/>
     <col min="4" max="4" width="15.7265625" style="2" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.6328125" style="2"/>
     <col min="7" max="7" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.6328125" style="2"/>
     <col min="9" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.6328125" style="2"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6328125" style="2"/>
     <col min="13" max="13" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.6328125" style="2"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.6328125" style="2"/>
     <col min="17" max="17" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.6328125" style="2"/>
     <col min="19" max="19" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.6328125" style="2"/>
     <col min="21" max="21" width="8" style="1" bestFit="1" customWidth="1"/>
@@ -1125,53 +1125,71 @@
         <v>211061.90000000002</v>
       </c>
     </row>
     <row r="42" spans="2:7" ht="15" customHeight="1">
       <c r="B42" s="9">
         <v>2022</v>
       </c>
       <c r="C42" s="11">
         <v>282</v>
       </c>
       <c r="D42" s="11">
         <v>211189.2</v>
       </c>
     </row>
     <row r="43" spans="2:7" ht="15" customHeight="1">
       <c r="B43" s="9">
         <v>2023</v>
       </c>
       <c r="C43" s="11">
         <v>284</v>
       </c>
       <c r="D43" s="11">
         <v>263027.90000000002</v>
       </c>
     </row>
-    <row r="44" spans="2:7" ht="15" customHeight="1"/>
+    <row r="44" spans="2:7" ht="15" customHeight="1">
+      <c r="B44" s="9">
+        <v>2024</v>
+      </c>
+      <c r="C44" s="11">
+        <v>337</v>
+      </c>
+      <c r="D44" s="11">
+        <v>249501.40000000002</v>
+      </c>
+    </row>
     <row r="45" spans="2:7" ht="15" customHeight="1">
-      <c r="C45" s="5"/>
+      <c r="B45" s="9">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="11">
+        <v>219</v>
+      </c>
+      <c r="D45" s="11">
+        <v>154184.20000000001</v>
+      </c>
     </row>
     <row r="46" spans="2:7" ht="15" customHeight="1">
       <c r="C46" s="5"/>
     </row>
     <row r="47" spans="2:7" ht="15" customHeight="1">
       <c r="C47" s="5"/>
     </row>
     <row r="48" spans="2:7" ht="15" customHeight="1">
       <c r="C48" s="5"/>
     </row>
     <row r="49" spans="3:3" ht="15" customHeight="1">
       <c r="C49" s="5"/>
     </row>
     <row r="50" spans="3:3" ht="15" customHeight="1"/>
     <row r="51" spans="3:3" ht="15" customHeight="1"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 