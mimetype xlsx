--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\四半期公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4734BCFA-0F94-453B-A9E0-209ED16B2B6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05F6D375-3EC9-41F2-A225-C5A187F35D84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>（単位：台）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>会計年度ベース</t>
   </si>
@@ -593,51 +593,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A4:D49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B38" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="F43" sqref="F43"/>
+      <selection pane="bottomRight" activeCell="E46" sqref="E46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.6328125" style="2"/>
     <col min="2" max="2" width="7.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="6.6328125" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:4" ht="20.25" customHeight="1">
       <c r="B4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="20.25" customHeight="1">
       <c r="D5" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="20.25" customHeight="1">
       <c r="B6" s="7"/>
       <c r="C6" s="7" t="s">
         <v>2</v>
@@ -1055,51 +1055,61 @@
         <v>14373</v>
       </c>
     </row>
     <row r="44" spans="2:4" ht="20.25" customHeight="1">
       <c r="B44" s="7">
         <v>2023</v>
       </c>
       <c r="C44" s="10">
         <v>66792</v>
       </c>
       <c r="D44" s="10">
         <v>14406</v>
       </c>
     </row>
     <row r="45" spans="2:4" ht="20.25" customHeight="1">
       <c r="B45" s="7">
         <v>2024</v>
       </c>
       <c r="C45" s="10">
         <v>70835</v>
       </c>
       <c r="D45" s="10">
         <v>15099</v>
       </c>
     </row>
-    <row r="46" spans="2:4" ht="20.25" customHeight="1"/>
+    <row r="46" spans="2:4" ht="20.25" customHeight="1">
+      <c r="B46" s="7">
+        <v>2025</v>
+      </c>
+      <c r="C46" s="10">
+        <v>60086</v>
+      </c>
+      <c r="D46" s="10">
+        <v>13167</v>
+      </c>
+    </row>
     <row r="47" spans="2:4" ht="20.25" customHeight="1"/>
     <row r="48" spans="2:4" ht="20.25" customHeight="1"/>
     <row r="49" ht="20.25" customHeight="1"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>