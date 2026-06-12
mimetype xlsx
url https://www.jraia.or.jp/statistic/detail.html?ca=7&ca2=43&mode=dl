--- v0 (2025-12-05)
+++ v1 (2026-06-12)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\四半期公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AC1C78B-F417-466B-9172-A8213D9A9014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBDE2B3F-4211-421B-A07C-5362DA45BABC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">過去データ!$A$1:$JJ$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="IP7" i="6" l="1"/>
   <c r="IQ7" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="50">
   <si>
     <t>1～3月期</t>
     <rPh sb="3" eb="5">
       <t>ガツキ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>4～6月期</t>
     <rPh sb="3" eb="5">
       <t>ガツキ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>7～9月期</t>
     <rPh sb="3" eb="5">
       <t>ガツキ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>10～12月期</t>
     <rPh sb="5" eb="7">
       <t>ガツキ</t>
@@ -371,50 +371,57 @@
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2023年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2024年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2025年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>2026年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="178" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
     <numFmt numFmtId="179" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="180" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
@@ -610,51 +617,51 @@
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
@@ -710,76 +717,73 @@
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="20% - アクセント 5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="ハイパーリンク 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="桁区切り 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="桁区切り 5" xfId="12" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
@@ -1089,57 +1093,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A4:LA10"/>
+  <dimension ref="A4:LI9"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="KR7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="LA7" sqref="LA7"/>
+      <selection pane="bottomRight" activeCell="LC7" sqref="LC7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.6328125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.453125" style="1" bestFit="1" customWidth="1"/>
@@ -1391,1070 +1395,1095 @@
     <col min="267" max="267" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="268" max="268" width="8.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="270" max="270" width="8.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="271" max="271" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="272" max="272" width="8.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="273" max="273" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="274" max="274" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="275" max="275" width="7.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="276" max="276" width="8.6328125" style="1" customWidth="1"/>
     <col min="277" max="277" width="7.453125" style="1" customWidth="1"/>
     <col min="278" max="278" width="8.6328125" style="1" customWidth="1"/>
     <col min="279" max="279" width="7.453125" style="1" customWidth="1"/>
     <col min="280" max="280" width="8.6328125" style="1" customWidth="1"/>
     <col min="281" max="281" width="7.453125" style="1" customWidth="1"/>
     <col min="282" max="282" width="8.6328125" style="1" customWidth="1"/>
     <col min="283" max="283" width="6.6328125" style="1"/>
     <col min="284" max="284" width="8.6328125" style="1" customWidth="1"/>
     <col min="285" max="285" width="6.6328125" style="1"/>
     <col min="286" max="286" width="8.6328125" style="1" customWidth="1"/>
     <col min="287" max="287" width="6.6328125" style="1"/>
     <col min="288" max="288" width="8.6328125" style="1" customWidth="1"/>
     <col min="289" max="16384" width="6.6328125" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:313" ht="26.25" customHeight="1">
-      <c r="B4" s="33" t="s">
+    <row r="4" spans="1:321" ht="26.25" customHeight="1">
+      <c r="B4" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="33"/>
-[...6 lines deleted...]
-      <c r="J4" s="33" t="s">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="33"/>
-[...6 lines deleted...]
-      <c r="R4" s="38" t="s">
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="S4" s="33"/>
-[...6 lines deleted...]
-      <c r="Z4" s="33" t="s">
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34"/>
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="33"/>
-[...6 lines deleted...]
-      <c r="AH4" s="38" t="s">
+      <c r="AA4" s="34"/>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="34"/>
+      <c r="AE4" s="34"/>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="AI4" s="33"/>
-[...6 lines deleted...]
-      <c r="AP4" s="33" t="s">
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="34"/>
+      <c r="AM4" s="34"/>
+      <c r="AN4" s="34"/>
+      <c r="AO4" s="37"/>
+      <c r="AP4" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AQ4" s="33"/>
-[...6 lines deleted...]
-      <c r="AX4" s="38" t="s">
+      <c r="AQ4" s="34"/>
+      <c r="AR4" s="34"/>
+      <c r="AS4" s="34"/>
+      <c r="AT4" s="34"/>
+      <c r="AU4" s="34"/>
+      <c r="AV4" s="34"/>
+      <c r="AW4" s="34"/>
+      <c r="AX4" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="AY4" s="33"/>
-[...6 lines deleted...]
-      <c r="BF4" s="33" t="s">
+      <c r="AY4" s="34"/>
+      <c r="AZ4" s="34"/>
+      <c r="BA4" s="34"/>
+      <c r="BB4" s="34"/>
+      <c r="BC4" s="34"/>
+      <c r="BD4" s="34"/>
+      <c r="BE4" s="37"/>
+      <c r="BF4" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="BG4" s="33"/>
-[...6 lines deleted...]
-      <c r="BN4" s="38" t="s">
+      <c r="BG4" s="34"/>
+      <c r="BH4" s="34"/>
+      <c r="BI4" s="34"/>
+      <c r="BJ4" s="34"/>
+      <c r="BK4" s="34"/>
+      <c r="BL4" s="34"/>
+      <c r="BM4" s="34"/>
+      <c r="BN4" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="BO4" s="33"/>
-[...6 lines deleted...]
-      <c r="BV4" s="33" t="s">
+      <c r="BO4" s="34"/>
+      <c r="BP4" s="34"/>
+      <c r="BQ4" s="34"/>
+      <c r="BR4" s="34"/>
+      <c r="BS4" s="34"/>
+      <c r="BT4" s="34"/>
+      <c r="BU4" s="37"/>
+      <c r="BV4" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="BW4" s="33"/>
-[...6 lines deleted...]
-      <c r="CD4" s="38" t="s">
+      <c r="BW4" s="34"/>
+      <c r="BX4" s="34"/>
+      <c r="BY4" s="34"/>
+      <c r="BZ4" s="34"/>
+      <c r="CA4" s="34"/>
+      <c r="CB4" s="34"/>
+      <c r="CC4" s="34"/>
+      <c r="CD4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="CE4" s="33"/>
-[...6 lines deleted...]
-      <c r="CL4" s="33" t="s">
+      <c r="CE4" s="34"/>
+      <c r="CF4" s="34"/>
+      <c r="CG4" s="34"/>
+      <c r="CH4" s="34"/>
+      <c r="CI4" s="34"/>
+      <c r="CJ4" s="34"/>
+      <c r="CK4" s="37"/>
+      <c r="CL4" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="CM4" s="33"/>
-[...6 lines deleted...]
-      <c r="CT4" s="38" t="s">
+      <c r="CM4" s="34"/>
+      <c r="CN4" s="34"/>
+      <c r="CO4" s="34"/>
+      <c r="CP4" s="34"/>
+      <c r="CQ4" s="34"/>
+      <c r="CR4" s="34"/>
+      <c r="CS4" s="34"/>
+      <c r="CT4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="CU4" s="33"/>
-[...6 lines deleted...]
-      <c r="DB4" s="33" t="s">
+      <c r="CU4" s="34"/>
+      <c r="CV4" s="34"/>
+      <c r="CW4" s="34"/>
+      <c r="CX4" s="34"/>
+      <c r="CY4" s="34"/>
+      <c r="CZ4" s="34"/>
+      <c r="DA4" s="37"/>
+      <c r="DB4" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="DC4" s="33"/>
-[...6 lines deleted...]
-      <c r="DJ4" s="38" t="s">
+      <c r="DC4" s="34"/>
+      <c r="DD4" s="34"/>
+      <c r="DE4" s="34"/>
+      <c r="DF4" s="34"/>
+      <c r="DG4" s="34"/>
+      <c r="DH4" s="34"/>
+      <c r="DI4" s="34"/>
+      <c r="DJ4" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="DK4" s="33"/>
-[...6 lines deleted...]
-      <c r="DR4" s="33" t="s">
+      <c r="DK4" s="34"/>
+      <c r="DL4" s="34"/>
+      <c r="DM4" s="34"/>
+      <c r="DN4" s="34"/>
+      <c r="DO4" s="34"/>
+      <c r="DP4" s="34"/>
+      <c r="DQ4" s="37"/>
+      <c r="DR4" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="DS4" s="33"/>
-[...6 lines deleted...]
-      <c r="DZ4" s="38" t="s">
+      <c r="DS4" s="34"/>
+      <c r="DT4" s="34"/>
+      <c r="DU4" s="34"/>
+      <c r="DV4" s="34"/>
+      <c r="DW4" s="34"/>
+      <c r="DX4" s="34"/>
+      <c r="DY4" s="34"/>
+      <c r="DZ4" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="EA4" s="33"/>
-[...6 lines deleted...]
-      <c r="EH4" s="33" t="s">
+      <c r="EA4" s="34"/>
+      <c r="EB4" s="34"/>
+      <c r="EC4" s="34"/>
+      <c r="ED4" s="34"/>
+      <c r="EE4" s="34"/>
+      <c r="EF4" s="34"/>
+      <c r="EG4" s="37"/>
+      <c r="EH4" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="EI4" s="33"/>
-[...6 lines deleted...]
-      <c r="EP4" s="38" t="s">
+      <c r="EI4" s="34"/>
+      <c r="EJ4" s="34"/>
+      <c r="EK4" s="34"/>
+      <c r="EL4" s="34"/>
+      <c r="EM4" s="34"/>
+      <c r="EN4" s="34"/>
+      <c r="EO4" s="34"/>
+      <c r="EP4" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="EQ4" s="33"/>
-[...6 lines deleted...]
-      <c r="EX4" s="33" t="s">
+      <c r="EQ4" s="34"/>
+      <c r="ER4" s="34"/>
+      <c r="ES4" s="34"/>
+      <c r="ET4" s="34"/>
+      <c r="EU4" s="34"/>
+      <c r="EV4" s="34"/>
+      <c r="EW4" s="37"/>
+      <c r="EX4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="EY4" s="33"/>
-[...6 lines deleted...]
-      <c r="FF4" s="38" t="s">
+      <c r="EY4" s="34"/>
+      <c r="EZ4" s="34"/>
+      <c r="FA4" s="34"/>
+      <c r="FB4" s="34"/>
+      <c r="FC4" s="34"/>
+      <c r="FD4" s="34"/>
+      <c r="FE4" s="34"/>
+      <c r="FF4" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="FG4" s="33"/>
-[...6 lines deleted...]
-      <c r="FN4" s="33" t="s">
+      <c r="FG4" s="34"/>
+      <c r="FH4" s="34"/>
+      <c r="FI4" s="34"/>
+      <c r="FJ4" s="34"/>
+      <c r="FK4" s="34"/>
+      <c r="FL4" s="34"/>
+      <c r="FM4" s="37"/>
+      <c r="FN4" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="FO4" s="33"/>
-[...6 lines deleted...]
-      <c r="FV4" s="38" t="s">
+      <c r="FO4" s="34"/>
+      <c r="FP4" s="34"/>
+      <c r="FQ4" s="34"/>
+      <c r="FR4" s="34"/>
+      <c r="FS4" s="34"/>
+      <c r="FT4" s="34"/>
+      <c r="FU4" s="34"/>
+      <c r="FV4" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="FW4" s="33"/>
-[...6 lines deleted...]
-      <c r="GD4" s="33" t="s">
+      <c r="FW4" s="34"/>
+      <c r="FX4" s="34"/>
+      <c r="FY4" s="34"/>
+      <c r="FZ4" s="34"/>
+      <c r="GA4" s="34"/>
+      <c r="GB4" s="34"/>
+      <c r="GC4" s="37"/>
+      <c r="GD4" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="GE4" s="33"/>
-[...6 lines deleted...]
-      <c r="GL4" s="38" t="s">
+      <c r="GE4" s="34"/>
+      <c r="GF4" s="34"/>
+      <c r="GG4" s="34"/>
+      <c r="GH4" s="34"/>
+      <c r="GI4" s="34"/>
+      <c r="GJ4" s="34"/>
+      <c r="GK4" s="34"/>
+      <c r="GL4" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="GM4" s="33"/>
-[...6 lines deleted...]
-      <c r="GT4" s="33" t="s">
+      <c r="GM4" s="34"/>
+      <c r="GN4" s="34"/>
+      <c r="GO4" s="34"/>
+      <c r="GP4" s="34"/>
+      <c r="GQ4" s="34"/>
+      <c r="GR4" s="34"/>
+      <c r="GS4" s="37"/>
+      <c r="GT4" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="GU4" s="33"/>
-[...6 lines deleted...]
-      <c r="HB4" s="38" t="s">
+      <c r="GU4" s="34"/>
+      <c r="GV4" s="34"/>
+      <c r="GW4" s="34"/>
+      <c r="GX4" s="34"/>
+      <c r="GY4" s="34"/>
+      <c r="GZ4" s="34"/>
+      <c r="HA4" s="34"/>
+      <c r="HB4" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="HC4" s="33"/>
-[...6 lines deleted...]
-      <c r="HJ4" s="33" t="s">
+      <c r="HC4" s="34"/>
+      <c r="HD4" s="34"/>
+      <c r="HE4" s="34"/>
+      <c r="HF4" s="34"/>
+      <c r="HG4" s="34"/>
+      <c r="HH4" s="34"/>
+      <c r="HI4" s="37"/>
+      <c r="HJ4" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="HK4" s="33"/>
-[...6 lines deleted...]
-      <c r="HR4" s="38" t="s">
+      <c r="HK4" s="34"/>
+      <c r="HL4" s="34"/>
+      <c r="HM4" s="34"/>
+      <c r="HN4" s="34"/>
+      <c r="HO4" s="34"/>
+      <c r="HP4" s="34"/>
+      <c r="HQ4" s="34"/>
+      <c r="HR4" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="HS4" s="33"/>
-[...6 lines deleted...]
-      <c r="HZ4" s="33" t="s">
+      <c r="HS4" s="34"/>
+      <c r="HT4" s="34"/>
+      <c r="HU4" s="34"/>
+      <c r="HV4" s="34"/>
+      <c r="HW4" s="34"/>
+      <c r="HX4" s="34"/>
+      <c r="HY4" s="37"/>
+      <c r="HZ4" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="IA4" s="33"/>
-[...6 lines deleted...]
-      <c r="IH4" s="38" t="s">
+      <c r="IA4" s="34"/>
+      <c r="IB4" s="34"/>
+      <c r="IC4" s="34"/>
+      <c r="ID4" s="34"/>
+      <c r="IE4" s="34"/>
+      <c r="IF4" s="34"/>
+      <c r="IG4" s="34"/>
+      <c r="IH4" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="II4" s="33"/>
-[...6 lines deleted...]
-      <c r="IP4" s="33" t="s">
+      <c r="II4" s="34"/>
+      <c r="IJ4" s="34"/>
+      <c r="IK4" s="34"/>
+      <c r="IL4" s="34"/>
+      <c r="IM4" s="34"/>
+      <c r="IN4" s="34"/>
+      <c r="IO4" s="37"/>
+      <c r="IP4" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="IQ4" s="33"/>
-[...6 lines deleted...]
-      <c r="IX4" s="38" t="s">
+      <c r="IQ4" s="34"/>
+      <c r="IR4" s="34"/>
+      <c r="IS4" s="34"/>
+      <c r="IT4" s="34"/>
+      <c r="IU4" s="34"/>
+      <c r="IV4" s="34"/>
+      <c r="IW4" s="34"/>
+      <c r="IX4" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="IY4" s="33"/>
-[...6 lines deleted...]
-      <c r="JF4" s="33" t="s">
+      <c r="IY4" s="34"/>
+      <c r="IZ4" s="34"/>
+      <c r="JA4" s="34"/>
+      <c r="JB4" s="34"/>
+      <c r="JC4" s="34"/>
+      <c r="JD4" s="34"/>
+      <c r="JE4" s="37"/>
+      <c r="JF4" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="JG4" s="33"/>
-[...6 lines deleted...]
-      <c r="JN4" s="33" t="s">
+      <c r="JG4" s="34"/>
+      <c r="JH4" s="34"/>
+      <c r="JI4" s="34"/>
+      <c r="JJ4" s="34"/>
+      <c r="JK4" s="34"/>
+      <c r="JL4" s="34"/>
+      <c r="JM4" s="34"/>
+      <c r="JN4" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="JO4" s="33"/>
-[...6 lines deleted...]
-      <c r="JV4" s="33" t="s">
+      <c r="JO4" s="34"/>
+      <c r="JP4" s="34"/>
+      <c r="JQ4" s="34"/>
+      <c r="JR4" s="34"/>
+      <c r="JS4" s="34"/>
+      <c r="JT4" s="34"/>
+      <c r="JU4" s="34"/>
+      <c r="JV4" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="JW4" s="33"/>
-[...6 lines deleted...]
-      <c r="KD4" s="33" t="s">
+      <c r="JW4" s="34"/>
+      <c r="JX4" s="34"/>
+      <c r="JY4" s="34"/>
+      <c r="JZ4" s="34"/>
+      <c r="KA4" s="34"/>
+      <c r="KB4" s="34"/>
+      <c r="KC4" s="34"/>
+      <c r="KD4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="KE4" s="33"/>
-[...6 lines deleted...]
-      <c r="KL4" s="33" t="s">
+      <c r="KE4" s="34"/>
+      <c r="KF4" s="34"/>
+      <c r="KG4" s="34"/>
+      <c r="KH4" s="34"/>
+      <c r="KI4" s="34"/>
+      <c r="KJ4" s="34"/>
+      <c r="KK4" s="34"/>
+      <c r="KL4" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="KM4" s="33"/>
-[...6 lines deleted...]
-      <c r="KT4" s="33" t="s">
+      <c r="KM4" s="34"/>
+      <c r="KN4" s="34"/>
+      <c r="KO4" s="34"/>
+      <c r="KP4" s="34"/>
+      <c r="KQ4" s="34"/>
+      <c r="KR4" s="34"/>
+      <c r="KS4" s="34"/>
+      <c r="KT4" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="KU4" s="33"/>
-[...5 lines deleted...]
-      <c r="LA4" s="33"/>
+      <c r="KU4" s="34"/>
+      <c r="KV4" s="34"/>
+      <c r="KW4" s="34"/>
+      <c r="KX4" s="34"/>
+      <c r="KY4" s="34"/>
+      <c r="KZ4" s="34"/>
+      <c r="LA4" s="34"/>
+      <c r="LB4" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="LC4" s="34"/>
+      <c r="LD4" s="34"/>
+      <c r="LE4" s="34"/>
+      <c r="LF4" s="34"/>
+      <c r="LG4" s="34"/>
+      <c r="LH4" s="34"/>
+      <c r="LI4" s="34"/>
     </row>
-    <row r="5" spans="1:313" ht="26.25" customHeight="1">
-      <c r="B5" s="35" t="s">
+    <row r="5" spans="1:321" ht="26.25" customHeight="1">
+      <c r="B5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="37"/>
-      <c r="D5" s="35" t="s">
+      <c r="C5" s="38"/>
+      <c r="D5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="37"/>
-      <c r="F5" s="35" t="s">
+      <c r="E5" s="38"/>
+      <c r="F5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="37"/>
-      <c r="H5" s="35" t="s">
+      <c r="G5" s="38"/>
+      <c r="H5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="36"/>
-      <c r="J5" s="35" t="s">
+      <c r="I5" s="40"/>
+      <c r="J5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="37"/>
-      <c r="L5" s="35" t="s">
+      <c r="K5" s="38"/>
+      <c r="L5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="37"/>
-      <c r="N5" s="35" t="s">
+      <c r="M5" s="38"/>
+      <c r="N5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="37"/>
-      <c r="P5" s="35" t="s">
+      <c r="O5" s="38"/>
+      <c r="P5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="37"/>
-      <c r="R5" s="36" t="s">
+      <c r="Q5" s="38"/>
+      <c r="R5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="37"/>
-      <c r="T5" s="35" t="s">
+      <c r="S5" s="38"/>
+      <c r="T5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="37"/>
-      <c r="V5" s="35" t="s">
+      <c r="U5" s="38"/>
+      <c r="V5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="37"/>
-      <c r="X5" s="35" t="s">
+      <c r="W5" s="38"/>
+      <c r="X5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="36"/>
-      <c r="Z5" s="35" t="s">
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="37"/>
-      <c r="AB5" s="35" t="s">
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="37"/>
-      <c r="AD5" s="35" t="s">
+      <c r="AC5" s="38"/>
+      <c r="AD5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="37"/>
-      <c r="AF5" s="35" t="s">
+      <c r="AE5" s="38"/>
+      <c r="AF5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="37"/>
-      <c r="AH5" s="36" t="s">
+      <c r="AG5" s="38"/>
+      <c r="AH5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="37"/>
-      <c r="AJ5" s="35" t="s">
+      <c r="AI5" s="38"/>
+      <c r="AJ5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="37"/>
-      <c r="AL5" s="35" t="s">
+      <c r="AK5" s="38"/>
+      <c r="AL5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="37"/>
-      <c r="AN5" s="35" t="s">
+      <c r="AM5" s="38"/>
+      <c r="AN5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="36"/>
-      <c r="AP5" s="35" t="s">
+      <c r="AO5" s="40"/>
+      <c r="AP5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="37"/>
-      <c r="AR5" s="35" t="s">
+      <c r="AQ5" s="38"/>
+      <c r="AR5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="37"/>
-      <c r="AT5" s="35" t="s">
+      <c r="AS5" s="38"/>
+      <c r="AT5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="37"/>
-      <c r="AV5" s="35" t="s">
+      <c r="AU5" s="38"/>
+      <c r="AV5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="37"/>
-      <c r="AX5" s="36" t="s">
+      <c r="AW5" s="38"/>
+      <c r="AX5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="37"/>
-      <c r="AZ5" s="35" t="s">
+      <c r="AY5" s="38"/>
+      <c r="AZ5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="37"/>
-      <c r="BB5" s="35" t="s">
+      <c r="BA5" s="38"/>
+      <c r="BB5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="BC5" s="37"/>
-      <c r="BD5" s="35" t="s">
+      <c r="BC5" s="38"/>
+      <c r="BD5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="BE5" s="36"/>
-      <c r="BF5" s="35" t="s">
+      <c r="BE5" s="40"/>
+      <c r="BF5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="BG5" s="37"/>
-      <c r="BH5" s="35" t="s">
+      <c r="BG5" s="38"/>
+      <c r="BH5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="BI5" s="37"/>
-      <c r="BJ5" s="35" t="s">
+      <c r="BI5" s="38"/>
+      <c r="BJ5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="BK5" s="37"/>
-      <c r="BL5" s="35" t="s">
+      <c r="BK5" s="38"/>
+      <c r="BL5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="BM5" s="37"/>
-      <c r="BN5" s="36" t="s">
+      <c r="BM5" s="38"/>
+      <c r="BN5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="BO5" s="37"/>
-      <c r="BP5" s="35" t="s">
+      <c r="BO5" s="38"/>
+      <c r="BP5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="BQ5" s="37"/>
-      <c r="BR5" s="35" t="s">
+      <c r="BQ5" s="38"/>
+      <c r="BR5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="BS5" s="37"/>
-      <c r="BT5" s="35" t="s">
+      <c r="BS5" s="38"/>
+      <c r="BT5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="BU5" s="36"/>
-      <c r="BV5" s="35" t="s">
+      <c r="BU5" s="40"/>
+      <c r="BV5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="BW5" s="37"/>
-      <c r="BX5" s="35" t="s">
+      <c r="BW5" s="38"/>
+      <c r="BX5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="BY5" s="37"/>
-      <c r="BZ5" s="35" t="s">
+      <c r="BY5" s="38"/>
+      <c r="BZ5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="CA5" s="37"/>
-      <c r="CB5" s="35" t="s">
+      <c r="CA5" s="38"/>
+      <c r="CB5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="CC5" s="37"/>
-      <c r="CD5" s="36" t="s">
+      <c r="CC5" s="38"/>
+      <c r="CD5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="CE5" s="37"/>
-      <c r="CF5" s="35" t="s">
+      <c r="CE5" s="38"/>
+      <c r="CF5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="CG5" s="37"/>
-      <c r="CH5" s="35" t="s">
+      <c r="CG5" s="38"/>
+      <c r="CH5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="CI5" s="37"/>
-      <c r="CJ5" s="35" t="s">
+      <c r="CI5" s="38"/>
+      <c r="CJ5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="CK5" s="36"/>
-      <c r="CL5" s="35" t="s">
+      <c r="CK5" s="40"/>
+      <c r="CL5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="CM5" s="37"/>
-      <c r="CN5" s="35" t="s">
+      <c r="CM5" s="38"/>
+      <c r="CN5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="CO5" s="37"/>
-      <c r="CP5" s="35" t="s">
+      <c r="CO5" s="38"/>
+      <c r="CP5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="CQ5" s="37"/>
-      <c r="CR5" s="35" t="s">
+      <c r="CQ5" s="38"/>
+      <c r="CR5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="CS5" s="37"/>
-      <c r="CT5" s="36" t="s">
+      <c r="CS5" s="38"/>
+      <c r="CT5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="CU5" s="37"/>
-      <c r="CV5" s="35" t="s">
+      <c r="CU5" s="38"/>
+      <c r="CV5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="CW5" s="37"/>
-      <c r="CX5" s="35" t="s">
+      <c r="CW5" s="38"/>
+      <c r="CX5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="CY5" s="37"/>
-      <c r="CZ5" s="35" t="s">
+      <c r="CY5" s="38"/>
+      <c r="CZ5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="DA5" s="36"/>
-      <c r="DB5" s="35" t="s">
+      <c r="DA5" s="40"/>
+      <c r="DB5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="DC5" s="37"/>
-      <c r="DD5" s="35" t="s">
+      <c r="DC5" s="38"/>
+      <c r="DD5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="DE5" s="37"/>
-      <c r="DF5" s="35" t="s">
+      <c r="DE5" s="38"/>
+      <c r="DF5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="DG5" s="37"/>
-      <c r="DH5" s="35" t="s">
+      <c r="DG5" s="38"/>
+      <c r="DH5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="DI5" s="37"/>
-      <c r="DJ5" s="36" t="s">
+      <c r="DI5" s="38"/>
+      <c r="DJ5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="DK5" s="37"/>
-      <c r="DL5" s="35" t="s">
+      <c r="DK5" s="38"/>
+      <c r="DL5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="DM5" s="37"/>
-      <c r="DN5" s="35" t="s">
+      <c r="DM5" s="38"/>
+      <c r="DN5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="DO5" s="37"/>
-      <c r="DP5" s="35" t="s">
+      <c r="DO5" s="38"/>
+      <c r="DP5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="DQ5" s="36"/>
-      <c r="DR5" s="35" t="s">
+      <c r="DQ5" s="40"/>
+      <c r="DR5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="DS5" s="37"/>
-      <c r="DT5" s="35" t="s">
+      <c r="DS5" s="38"/>
+      <c r="DT5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="DU5" s="37"/>
-      <c r="DV5" s="35" t="s">
+      <c r="DU5" s="38"/>
+      <c r="DV5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="DW5" s="37"/>
-      <c r="DX5" s="35" t="s">
+      <c r="DW5" s="38"/>
+      <c r="DX5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="DY5" s="37"/>
-      <c r="DZ5" s="36" t="s">
+      <c r="DY5" s="38"/>
+      <c r="DZ5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="EA5" s="37"/>
-      <c r="EB5" s="35" t="s">
+      <c r="EA5" s="38"/>
+      <c r="EB5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="EC5" s="37"/>
-      <c r="ED5" s="35" t="s">
+      <c r="EC5" s="38"/>
+      <c r="ED5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="EE5" s="37"/>
-      <c r="EF5" s="35" t="s">
+      <c r="EE5" s="38"/>
+      <c r="EF5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="EG5" s="36"/>
-      <c r="EH5" s="35" t="s">
+      <c r="EG5" s="40"/>
+      <c r="EH5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="EI5" s="37"/>
-      <c r="EJ5" s="35" t="s">
+      <c r="EI5" s="38"/>
+      <c r="EJ5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="EK5" s="37"/>
-      <c r="EL5" s="35" t="s">
+      <c r="EK5" s="38"/>
+      <c r="EL5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="EM5" s="37"/>
-      <c r="EN5" s="35" t="s">
+      <c r="EM5" s="38"/>
+      <c r="EN5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="EO5" s="37"/>
-      <c r="EP5" s="36" t="s">
+      <c r="EO5" s="38"/>
+      <c r="EP5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="EQ5" s="37"/>
-      <c r="ER5" s="35" t="s">
+      <c r="EQ5" s="38"/>
+      <c r="ER5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="ES5" s="37"/>
-      <c r="ET5" s="35" t="s">
+      <c r="ES5" s="38"/>
+      <c r="ET5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="EU5" s="37"/>
-      <c r="EV5" s="35" t="s">
+      <c r="EU5" s="38"/>
+      <c r="EV5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="EW5" s="36"/>
-      <c r="EX5" s="35" t="s">
+      <c r="EW5" s="40"/>
+      <c r="EX5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="EY5" s="37"/>
-      <c r="EZ5" s="35" t="s">
+      <c r="EY5" s="38"/>
+      <c r="EZ5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="FA5" s="37"/>
-      <c r="FB5" s="35" t="s">
+      <c r="FA5" s="38"/>
+      <c r="FB5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="FC5" s="37"/>
-      <c r="FD5" s="35" t="s">
+      <c r="FC5" s="38"/>
+      <c r="FD5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="FE5" s="37"/>
-      <c r="FF5" s="36" t="s">
+      <c r="FE5" s="38"/>
+      <c r="FF5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="FG5" s="37"/>
-      <c r="FH5" s="35" t="s">
+      <c r="FG5" s="38"/>
+      <c r="FH5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="FI5" s="37"/>
-      <c r="FJ5" s="35" t="s">
+      <c r="FI5" s="38"/>
+      <c r="FJ5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="FK5" s="37"/>
-      <c r="FL5" s="35" t="s">
+      <c r="FK5" s="38"/>
+      <c r="FL5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="FM5" s="36"/>
-      <c r="FN5" s="35" t="s">
+      <c r="FM5" s="40"/>
+      <c r="FN5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="FO5" s="37"/>
-      <c r="FP5" s="35" t="s">
+      <c r="FO5" s="38"/>
+      <c r="FP5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="FQ5" s="37"/>
-      <c r="FR5" s="35" t="s">
+      <c r="FQ5" s="38"/>
+      <c r="FR5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="FS5" s="37"/>
-      <c r="FT5" s="35" t="s">
+      <c r="FS5" s="38"/>
+      <c r="FT5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="FU5" s="37"/>
-      <c r="FV5" s="36" t="s">
+      <c r="FU5" s="38"/>
+      <c r="FV5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="FW5" s="37"/>
-      <c r="FX5" s="35" t="s">
+      <c r="FW5" s="38"/>
+      <c r="FX5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="FY5" s="37"/>
-      <c r="FZ5" s="35" t="s">
+      <c r="FY5" s="38"/>
+      <c r="FZ5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="GA5" s="37"/>
-      <c r="GB5" s="35" t="s">
+      <c r="GA5" s="38"/>
+      <c r="GB5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="GC5" s="36"/>
-      <c r="GD5" s="35" t="s">
+      <c r="GC5" s="40"/>
+      <c r="GD5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="GE5" s="37"/>
-      <c r="GF5" s="35" t="s">
+      <c r="GE5" s="38"/>
+      <c r="GF5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="GG5" s="37"/>
-      <c r="GH5" s="35" t="s">
+      <c r="GG5" s="38"/>
+      <c r="GH5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="GI5" s="37"/>
-      <c r="GJ5" s="35" t="s">
+      <c r="GI5" s="38"/>
+      <c r="GJ5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="GK5" s="37"/>
-      <c r="GL5" s="36" t="s">
+      <c r="GK5" s="38"/>
+      <c r="GL5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="GM5" s="37"/>
-      <c r="GN5" s="35" t="s">
+      <c r="GM5" s="38"/>
+      <c r="GN5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="GO5" s="37"/>
-      <c r="GP5" s="35" t="s">
+      <c r="GO5" s="38"/>
+      <c r="GP5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="GQ5" s="37"/>
-      <c r="GR5" s="35" t="s">
+      <c r="GQ5" s="38"/>
+      <c r="GR5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="GS5" s="36"/>
-      <c r="GT5" s="35" t="s">
+      <c r="GS5" s="40"/>
+      <c r="GT5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="GU5" s="37"/>
-      <c r="GV5" s="35" t="s">
+      <c r="GU5" s="38"/>
+      <c r="GV5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="GW5" s="37"/>
-      <c r="GX5" s="35" t="s">
+      <c r="GW5" s="38"/>
+      <c r="GX5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="GY5" s="37"/>
-      <c r="GZ5" s="35" t="s">
+      <c r="GY5" s="38"/>
+      <c r="GZ5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="HA5" s="37"/>
-      <c r="HB5" s="36" t="s">
+      <c r="HA5" s="38"/>
+      <c r="HB5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="HC5" s="37"/>
-      <c r="HD5" s="35" t="s">
+      <c r="HC5" s="38"/>
+      <c r="HD5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="HE5" s="37"/>
-      <c r="HF5" s="35" t="s">
+      <c r="HE5" s="38"/>
+      <c r="HF5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="HG5" s="37"/>
-      <c r="HH5" s="35" t="s">
+      <c r="HG5" s="38"/>
+      <c r="HH5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="HI5" s="36"/>
-      <c r="HJ5" s="35" t="s">
+      <c r="HI5" s="40"/>
+      <c r="HJ5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="HK5" s="37"/>
-      <c r="HL5" s="35" t="s">
+      <c r="HK5" s="38"/>
+      <c r="HL5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="HM5" s="37"/>
-      <c r="HN5" s="35" t="s">
+      <c r="HM5" s="38"/>
+      <c r="HN5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="HO5" s="37"/>
-      <c r="HP5" s="35" t="s">
+      <c r="HO5" s="38"/>
+      <c r="HP5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="HQ5" s="37"/>
-      <c r="HR5" s="36" t="s">
+      <c r="HQ5" s="38"/>
+      <c r="HR5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="HS5" s="37"/>
-      <c r="HT5" s="35" t="s">
+      <c r="HS5" s="38"/>
+      <c r="HT5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="HU5" s="37"/>
-      <c r="HV5" s="35" t="s">
+      <c r="HU5" s="38"/>
+      <c r="HV5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="HW5" s="37"/>
-      <c r="HX5" s="35" t="s">
+      <c r="HW5" s="38"/>
+      <c r="HX5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="HY5" s="36"/>
-      <c r="HZ5" s="35" t="s">
+      <c r="HY5" s="40"/>
+      <c r="HZ5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="IA5" s="37"/>
-      <c r="IB5" s="35" t="s">
+      <c r="IA5" s="38"/>
+      <c r="IB5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="IC5" s="37"/>
-      <c r="ID5" s="35" t="s">
+      <c r="IC5" s="38"/>
+      <c r="ID5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="IE5" s="37"/>
-      <c r="IF5" s="35" t="s">
+      <c r="IE5" s="38"/>
+      <c r="IF5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="IG5" s="37"/>
-      <c r="IH5" s="36" t="s">
+      <c r="IG5" s="38"/>
+      <c r="IH5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="II5" s="37"/>
-      <c r="IJ5" s="35" t="s">
+      <c r="II5" s="38"/>
+      <c r="IJ5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="IK5" s="37"/>
-      <c r="IL5" s="35" t="s">
+      <c r="IK5" s="38"/>
+      <c r="IL5" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="IM5" s="37"/>
-      <c r="IN5" s="35" t="s">
+      <c r="IM5" s="38"/>
+      <c r="IN5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="IO5" s="36"/>
-      <c r="IP5" s="34" t="s">
+      <c r="IO5" s="40"/>
+      <c r="IP5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="IQ5" s="34"/>
-      <c r="IR5" s="34" t="s">
+      <c r="IQ5" s="35"/>
+      <c r="IR5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="IS5" s="34"/>
-      <c r="IT5" s="34" t="s">
+      <c r="IS5" s="35"/>
+      <c r="IT5" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="IU5" s="34"/>
-      <c r="IV5" s="34" t="s">
+      <c r="IU5" s="35"/>
+      <c r="IV5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="IW5" s="34"/>
-      <c r="IX5" s="37" t="s">
+      <c r="IW5" s="35"/>
+      <c r="IX5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="IY5" s="34"/>
-      <c r="IZ5" s="34" t="s">
+      <c r="IY5" s="35"/>
+      <c r="IZ5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="JA5" s="34"/>
-      <c r="JB5" s="34" t="s">
+      <c r="JA5" s="35"/>
+      <c r="JB5" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="JC5" s="34"/>
-      <c r="JD5" s="34" t="s">
+      <c r="JC5" s="35"/>
+      <c r="JD5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="JE5" s="35"/>
-      <c r="JF5" s="34" t="s">
+      <c r="JE5" s="39"/>
+      <c r="JF5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="JG5" s="34"/>
-      <c r="JH5" s="34" t="s">
+      <c r="JG5" s="35"/>
+      <c r="JH5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="JI5" s="34"/>
-      <c r="JJ5" s="34" t="s">
+      <c r="JI5" s="35"/>
+      <c r="JJ5" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="JK5" s="34"/>
-      <c r="JL5" s="34" t="s">
+      <c r="JK5" s="35"/>
+      <c r="JL5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="JM5" s="34"/>
-      <c r="JN5" s="34" t="s">
+      <c r="JM5" s="35"/>
+      <c r="JN5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="JO5" s="34"/>
-      <c r="JP5" s="34" t="s">
+      <c r="JO5" s="35"/>
+      <c r="JP5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="JQ5" s="34"/>
-      <c r="JR5" s="34" t="s">
+      <c r="JQ5" s="35"/>
+      <c r="JR5" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="JS5" s="34"/>
-      <c r="JT5" s="34" t="s">
+      <c r="JS5" s="35"/>
+      <c r="JT5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="JU5" s="34"/>
-      <c r="JV5" s="34" t="s">
+      <c r="JU5" s="35"/>
+      <c r="JV5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="JW5" s="34"/>
-      <c r="JX5" s="34" t="s">
+      <c r="JW5" s="35"/>
+      <c r="JX5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="JY5" s="34"/>
-      <c r="JZ5" s="34" t="s">
+      <c r="JY5" s="35"/>
+      <c r="JZ5" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="KA5" s="34"/>
-      <c r="KB5" s="34" t="s">
+      <c r="KA5" s="35"/>
+      <c r="KB5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="KC5" s="34"/>
-      <c r="KD5" s="34" t="s">
+      <c r="KC5" s="35"/>
+      <c r="KD5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="KE5" s="34"/>
-      <c r="KF5" s="34" t="s">
+      <c r="KE5" s="35"/>
+      <c r="KF5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="KG5" s="34"/>
-      <c r="KH5" s="34" t="s">
+      <c r="KG5" s="35"/>
+      <c r="KH5" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="KI5" s="34"/>
-      <c r="KJ5" s="34" t="s">
+      <c r="KI5" s="35"/>
+      <c r="KJ5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="KK5" s="34"/>
-      <c r="KL5" s="34" t="s">
+      <c r="KK5" s="35"/>
+      <c r="KL5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="KM5" s="34"/>
-      <c r="KN5" s="34" t="s">
+      <c r="KM5" s="35"/>
+      <c r="KN5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="KO5" s="34"/>
-      <c r="KP5" s="34" t="s">
+      <c r="KO5" s="35"/>
+      <c r="KP5" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="KQ5" s="34"/>
-      <c r="KR5" s="34" t="s">
+      <c r="KQ5" s="35"/>
+      <c r="KR5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="KS5" s="34"/>
-      <c r="KT5" s="34" t="s">
+      <c r="KS5" s="35"/>
+      <c r="KT5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="KU5" s="34"/>
-      <c r="KV5" s="34" t="s">
+      <c r="KU5" s="35"/>
+      <c r="KV5" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="KW5" s="34"/>
-      <c r="KX5" s="34" t="s">
+      <c r="KW5" s="35"/>
+      <c r="KX5" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="KY5" s="34"/>
-      <c r="KZ5" s="34" t="s">
+      <c r="KY5" s="35"/>
+      <c r="KZ5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="LA5" s="34"/>
+      <c r="LA5" s="35"/>
+      <c r="LB5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="LC5" s="35"/>
+      <c r="LD5" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="LE5" s="35"/>
+      <c r="LF5" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="LG5" s="35"/>
+      <c r="LH5" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="LI5" s="35"/>
     </row>
-    <row r="6" spans="1:313" s="40" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A6" s="1"/>
+    <row r="6" spans="1:321" ht="26.25" customHeight="1">
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -3347,52 +3376,76 @@
       </c>
       <c r="KT6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="KU6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="KV6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="KW6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="KX6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="KY6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="KZ6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="LA6" s="5" t="s">
         <v>5</v>
       </c>
+      <c r="LB6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="LD6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="LE6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="LF6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="LG6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="LH6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="LI6" s="5" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="7" spans="1:313" s="41" customFormat="1" ht="26.25" customHeight="1">
+    <row r="7" spans="1:321" s="33" customFormat="1" ht="26.25" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="10">
         <v>11799</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="10">
         <v>12140</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="10">
         <v>14775</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="10">
         <v>16986</v>
       </c>
       <c r="I7" s="11" t="s">
@@ -4284,54 +4337,70 @@
       </c>
       <c r="KR7" s="12">
         <v>41054</v>
       </c>
       <c r="KS7" s="32">
         <v>114.0293864400189</v>
       </c>
       <c r="KT7" s="26">
         <v>25934</v>
       </c>
       <c r="KU7" s="19">
         <v>90.158178341734754</v>
       </c>
       <c r="KV7" s="12">
         <v>27318</v>
       </c>
       <c r="KW7" s="19">
         <v>97.494646680942182</v>
       </c>
       <c r="KX7" s="12">
         <v>35587</v>
       </c>
       <c r="KY7" s="19">
         <v>109.03548011520314</v>
       </c>
-      <c r="KZ7" s="12"/>
-      <c r="LA7" s="32"/>
+      <c r="KZ7" s="12">
+        <v>33034</v>
+      </c>
+      <c r="LA7" s="32">
+        <v>80.464753738977933</v>
+      </c>
+      <c r="LB7" s="26">
+        <v>27524</v>
+      </c>
+      <c r="LC7" s="19">
+        <v>106.13094779054524</v>
+      </c>
+      <c r="LD7" s="12"/>
+      <c r="LE7" s="19"/>
+      <c r="LF7" s="12"/>
+      <c r="LG7" s="19"/>
+      <c r="LH7" s="12"/>
+      <c r="LI7" s="32"/>
     </row>
-    <row r="8" spans="1:313" s="41" customFormat="1" ht="26.25" customHeight="1">
+    <row r="8" spans="1:321" s="33" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="10">
         <v>11080</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="10">
         <v>11150</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="10">
         <v>13785</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>41</v>
       </c>
       <c r="H8" s="10">
         <v>15956</v>
       </c>
       <c r="I8" s="11" t="s">
@@ -5221,54 +5290,70 @@
       </c>
       <c r="KR8" s="12">
         <v>40348</v>
       </c>
       <c r="KS8" s="32">
         <v>114.00316455696202</v>
       </c>
       <c r="KT8" s="26">
         <v>25305</v>
       </c>
       <c r="KU8" s="19">
         <v>89.794542422199356</v>
       </c>
       <c r="KV8" s="12">
         <v>26812</v>
       </c>
       <c r="KW8" s="19">
         <v>97.292982074170837</v>
       </c>
       <c r="KX8" s="12">
         <v>35073</v>
       </c>
       <c r="KY8" s="19">
         <v>109.40141613899372</v>
       </c>
-      <c r="KZ8" s="12"/>
-      <c r="LA8" s="32"/>
+      <c r="KZ8" s="12">
+        <v>32518</v>
+      </c>
+      <c r="LA8" s="32">
+        <v>80.593833647268767</v>
+      </c>
+      <c r="LB8" s="26">
+        <v>27093</v>
+      </c>
+      <c r="LC8" s="19">
+        <v>107.06579727326616</v>
+      </c>
+      <c r="LD8" s="12"/>
+      <c r="LE8" s="19"/>
+      <c r="LF8" s="12"/>
+      <c r="LG8" s="19"/>
+      <c r="LH8" s="12"/>
+      <c r="LI8" s="32"/>
     </row>
-    <row r="9" spans="1:313" s="41" customFormat="1" ht="26.25" customHeight="1">
+    <row r="9" spans="1:321" s="33" customFormat="1" ht="26.25" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="10">
         <v>719</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="10">
         <v>990</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="10">
         <v>990</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="10">
         <v>1030</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -6158,565 +6243,271 @@
       </c>
       <c r="KR9" s="12">
         <v>706</v>
       </c>
       <c r="KS9" s="32">
         <v>115.54828150572831</v>
       </c>
       <c r="KT9" s="26">
         <v>629</v>
       </c>
       <c r="KU9" s="19">
         <v>107.7054794520548</v>
       </c>
       <c r="KV9" s="12">
         <v>506</v>
       </c>
       <c r="KW9" s="19">
         <v>109.52380952380953</v>
       </c>
       <c r="KX9" s="12">
         <v>514</v>
       </c>
       <c r="KY9" s="19">
         <v>88.773747841105362</v>
       </c>
-      <c r="KZ9" s="12"/>
-[...315 lines deleted...]
-      <c r="LA10" s="1"/>
+      <c r="KZ9" s="12">
+        <v>516</v>
+      </c>
+      <c r="LA9" s="32">
+        <v>73.087818696883858</v>
+      </c>
+      <c r="LB9" s="26">
+        <v>431</v>
+      </c>
+      <c r="LC9" s="19">
+        <v>68.5214626391097</v>
+      </c>
+      <c r="LD9" s="12"/>
+      <c r="LE9" s="19"/>
+      <c r="LF9" s="12"/>
+      <c r="LG9" s="19"/>
+      <c r="LH9" s="12"/>
+      <c r="LI9" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="195">
-[...41 lines deleted...]
-    <mergeCell ref="DP5:DQ5"/>
+  <mergeCells count="200">
+    <mergeCell ref="LB4:LI4"/>
+    <mergeCell ref="LB5:LC5"/>
+    <mergeCell ref="LD5:LE5"/>
+    <mergeCell ref="LF5:LG5"/>
+    <mergeCell ref="LH5:LI5"/>
+    <mergeCell ref="KT4:LA4"/>
+    <mergeCell ref="KT5:KU5"/>
+    <mergeCell ref="KV5:KW5"/>
+    <mergeCell ref="KX5:KY5"/>
+    <mergeCell ref="KZ5:LA5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="HJ5:HK5"/>
+    <mergeCell ref="HL5:HM5"/>
+    <mergeCell ref="HN5:HO5"/>
+    <mergeCell ref="JV4:KC4"/>
+    <mergeCell ref="JV5:JW5"/>
+    <mergeCell ref="JX5:JY5"/>
+    <mergeCell ref="JZ5:KA5"/>
+    <mergeCell ref="KB5:KC5"/>
+    <mergeCell ref="GV5:GW5"/>
+    <mergeCell ref="GX5:GY5"/>
+    <mergeCell ref="GZ5:HA5"/>
+    <mergeCell ref="HB5:HC5"/>
+    <mergeCell ref="HD5:HE5"/>
+    <mergeCell ref="GL5:GM5"/>
+    <mergeCell ref="GN5:GO5"/>
+    <mergeCell ref="GP5:GQ5"/>
+    <mergeCell ref="GR5:GS5"/>
+    <mergeCell ref="GT5:GU5"/>
+    <mergeCell ref="GD5:GE5"/>
+    <mergeCell ref="GF5:GG5"/>
+    <mergeCell ref="GH5:GI5"/>
+    <mergeCell ref="GJ5:GK5"/>
+    <mergeCell ref="FR5:FS5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="FT5:FU5"/>
+    <mergeCell ref="FV5:FW5"/>
+    <mergeCell ref="FX5:FY5"/>
+    <mergeCell ref="FZ5:GA5"/>
+    <mergeCell ref="ER5:ES5"/>
+    <mergeCell ref="ET5:EU5"/>
+    <mergeCell ref="EV5:EW5"/>
+    <mergeCell ref="EX5:EY5"/>
+    <mergeCell ref="EZ5:FA5"/>
+    <mergeCell ref="FB5:FC5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="BN4:BU4"/>
+    <mergeCell ref="BF4:BM4"/>
+    <mergeCell ref="AX4:BE4"/>
+    <mergeCell ref="AP4:AW4"/>
+    <mergeCell ref="AH4:AO4"/>
+    <mergeCell ref="Z4:AG4"/>
+    <mergeCell ref="R4:Y4"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="J4:Q4"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="IT5:IU5"/>
+    <mergeCell ref="IV5:IW5"/>
+    <mergeCell ref="IP4:IW4"/>
+    <mergeCell ref="IJ5:IK5"/>
+    <mergeCell ref="IL5:IM5"/>
+    <mergeCell ref="IN5:IO5"/>
+    <mergeCell ref="IP5:IQ5"/>
+    <mergeCell ref="IR5:IS5"/>
+    <mergeCell ref="HZ5:IA5"/>
+    <mergeCell ref="IB5:IC5"/>
+    <mergeCell ref="ID5:IE5"/>
+    <mergeCell ref="IF5:IG5"/>
+    <mergeCell ref="IH5:II5"/>
+    <mergeCell ref="HZ4:IG4"/>
+    <mergeCell ref="IH4:IO4"/>
+    <mergeCell ref="HP5:HQ5"/>
+    <mergeCell ref="HR5:HS5"/>
+    <mergeCell ref="HT5:HU5"/>
+    <mergeCell ref="HV5:HW5"/>
+    <mergeCell ref="HX5:HY5"/>
+    <mergeCell ref="HF5:HG5"/>
+    <mergeCell ref="HH5:HI5"/>
+    <mergeCell ref="FD5:FE5"/>
+    <mergeCell ref="FF5:FG5"/>
+    <mergeCell ref="GB5:GC5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="HR4:HY4"/>
+    <mergeCell ref="EX4:FE4"/>
+    <mergeCell ref="FF4:FM4"/>
+    <mergeCell ref="FN4:FU4"/>
+    <mergeCell ref="FV4:GC4"/>
+    <mergeCell ref="GD4:GK4"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
+    <mergeCell ref="EP4:EW4"/>
+    <mergeCell ref="FH5:FI5"/>
+    <mergeCell ref="FJ5:FK5"/>
+    <mergeCell ref="FL5:FM5"/>
+    <mergeCell ref="FN5:FO5"/>
+    <mergeCell ref="FP5:FQ5"/>
+    <mergeCell ref="GL4:GS4"/>
+    <mergeCell ref="GT4:HA4"/>
     <mergeCell ref="HB4:HI4"/>
     <mergeCell ref="HJ4:HQ4"/>
     <mergeCell ref="EP5:EQ5"/>
     <mergeCell ref="DR4:DY4"/>
     <mergeCell ref="DZ4:EG4"/>
     <mergeCell ref="EH4:EO4"/>
     <mergeCell ref="CD5:CE5"/>
     <mergeCell ref="CF5:CG5"/>
     <mergeCell ref="CZ5:DA5"/>
     <mergeCell ref="DB5:DC5"/>
     <mergeCell ref="CD4:CK4"/>
     <mergeCell ref="CL4:CS4"/>
     <mergeCell ref="CT4:DA4"/>
     <mergeCell ref="DX5:DY5"/>
     <mergeCell ref="DZ5:EA5"/>
     <mergeCell ref="EB5:EC5"/>
     <mergeCell ref="ED5:EE5"/>
     <mergeCell ref="CH5:CI5"/>
     <mergeCell ref="CJ5:CK5"/>
     <mergeCell ref="CL5:CM5"/>
     <mergeCell ref="CN5:CO5"/>
     <mergeCell ref="CP5:CQ5"/>
     <mergeCell ref="CR5:CS5"/>
     <mergeCell ref="CT5:CU5"/>
-    <mergeCell ref="FD5:FE5"/>
-[...127 lines deleted...]
-    <mergeCell ref="GT5:GU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="DB4:DI4"/>
+    <mergeCell ref="DJ4:DQ4"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="BV4:CC4"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="IX4:JE4"/>
+    <mergeCell ref="IX5:IY5"/>
+    <mergeCell ref="IZ5:JA5"/>
+    <mergeCell ref="JB5:JC5"/>
+    <mergeCell ref="JD5:JE5"/>
+    <mergeCell ref="JF4:JM4"/>
+    <mergeCell ref="JF5:JG5"/>
+    <mergeCell ref="JH5:JI5"/>
+    <mergeCell ref="JJ5:JK5"/>
+    <mergeCell ref="JL5:JM5"/>
+    <mergeCell ref="KL4:KS4"/>
+    <mergeCell ref="KL5:KM5"/>
+    <mergeCell ref="KN5:KO5"/>
+    <mergeCell ref="KP5:KQ5"/>
+    <mergeCell ref="KR5:KS5"/>
+    <mergeCell ref="JN4:JU4"/>
+    <mergeCell ref="JN5:JO5"/>
+    <mergeCell ref="JP5:JQ5"/>
+    <mergeCell ref="JR5:JS5"/>
+    <mergeCell ref="JT5:JU5"/>
+    <mergeCell ref="KD4:KK4"/>
+    <mergeCell ref="KD5:KE5"/>
+    <mergeCell ref="KF5:KG5"/>
+    <mergeCell ref="KH5:KI5"/>
+    <mergeCell ref="KJ5:KK5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>