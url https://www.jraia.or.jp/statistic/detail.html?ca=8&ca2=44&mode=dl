--- v0 (2025-12-05)
+++ v1 (2026-06-12)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\年次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BAAAB6C-BDF9-4182-A4C2-E6EFBFA804BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB69EA51-5153-484D-BD9A-ACE1DE7357C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="50">
   <si>
     <t>冷凍・冷蔵ショーケース</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内蔵ショーケース</t>
     <rPh sb="0" eb="2">
       <t>ナイゾウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>冷凍用</t>
     <rPh sb="0" eb="3">
       <t>レイトウヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>冷蔵用</t>
     <rPh sb="0" eb="3">
       <t>レイゾウヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -245,50 +245,57 @@
     <rPh sb="6" eb="7">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>前年度比</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>2022年度度</t>
     <rPh sb="6" eb="7">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2023年度度</t>
     <rPh sb="6" eb="7">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2024年度度</t>
+    <rPh sb="6" eb="7">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2025年度度</t>
     <rPh sb="6" eb="7">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="0.0;&quot;▲ &quot;0.0"/>
     <numFmt numFmtId="178" formatCode="0.0_);[Red]\(0.0\)"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -457,79 +464,76 @@
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -880,2531 +884,2508 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A5:CA15"/>
+  <dimension ref="A5:CC14"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="BK7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="BV7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BZ13" sqref="BZ13"/>
+      <selection pane="bottomRight" activeCell="CB13" sqref="CB13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.625" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="19.5" style="1" bestFit="1" customWidth="1"/>
-[...78 lines deleted...]
-    <col min="80" max="16384" width="6.625" style="1"/>
+    <col min="1" max="1" width="19.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.08984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="6.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.90625" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="6.90625" style="8" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="6.90625" style="8" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="6.90625" style="8" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="6.90625" style="8" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="6.90625" style="8" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="61" max="61" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="7.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="6.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="7.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="70" max="70" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="6.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="6.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="6.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="76" max="76" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="77" max="77" width="6.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="78" max="78" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="79" max="79" width="6.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="80" max="80" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="81" max="81" width="6.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="82" max="16384" width="6.6328125" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:79" s="9" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="19" t="s">
+    <row r="5" spans="1:81" ht="12" customHeight="1">
+      <c r="B5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="21"/>
-      <c r="D5" s="19" t="s">
+      <c r="C5" s="20"/>
+      <c r="D5" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="20"/>
-      <c r="F5" s="19" t="s">
+      <c r="E5" s="19"/>
+      <c r="F5" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="20"/>
-      <c r="H5" s="19" t="s">
+      <c r="G5" s="19"/>
+      <c r="H5" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="20"/>
-      <c r="J5" s="19" t="s">
+      <c r="I5" s="19"/>
+      <c r="J5" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="20"/>
-      <c r="L5" s="19" t="s">
+      <c r="K5" s="19"/>
+      <c r="L5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="20"/>
-      <c r="N5" s="19" t="s">
+      <c r="M5" s="19"/>
+      <c r="N5" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="O5" s="20"/>
-      <c r="P5" s="19" t="s">
+      <c r="O5" s="19"/>
+      <c r="P5" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="Q5" s="20"/>
-      <c r="R5" s="19" t="s">
+      <c r="Q5" s="19"/>
+      <c r="R5" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="S5" s="20"/>
-      <c r="T5" s="19" t="s">
+      <c r="S5" s="19"/>
+      <c r="T5" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="U5" s="20"/>
-      <c r="V5" s="19" t="s">
+      <c r="U5" s="19"/>
+      <c r="V5" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="20"/>
-      <c r="X5" s="19" t="s">
+      <c r="W5" s="19"/>
+      <c r="X5" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="Y5" s="20"/>
-      <c r="Z5" s="19" t="s">
+      <c r="Y5" s="19"/>
+      <c r="Z5" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="AA5" s="20"/>
-      <c r="AB5" s="19" t="s">
+      <c r="AA5" s="19"/>
+      <c r="AB5" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="AC5" s="20"/>
-      <c r="AD5" s="19" t="s">
+      <c r="AC5" s="19"/>
+      <c r="AD5" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="AE5" s="20"/>
-      <c r="AF5" s="19" t="s">
+      <c r="AE5" s="19"/>
+      <c r="AF5" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="AG5" s="20"/>
-      <c r="AH5" s="19" t="s">
+      <c r="AG5" s="19"/>
+      <c r="AH5" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="AI5" s="20"/>
-      <c r="AJ5" s="19" t="s">
+      <c r="AI5" s="19"/>
+      <c r="AJ5" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="AK5" s="20"/>
-      <c r="AL5" s="19" t="s">
+      <c r="AK5" s="19"/>
+      <c r="AL5" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="AM5" s="20"/>
-      <c r="AN5" s="19" t="s">
+      <c r="AM5" s="19"/>
+      <c r="AN5" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AO5" s="20"/>
-      <c r="AP5" s="10" t="s">
+      <c r="AO5" s="19"/>
+      <c r="AP5" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="AQ5" s="11"/>
-      <c r="AR5" s="10" t="s">
+      <c r="AQ5" s="10"/>
+      <c r="AR5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="AS5" s="11"/>
-      <c r="AT5" s="10" t="s">
+      <c r="AS5" s="10"/>
+      <c r="AT5" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="AU5" s="11"/>
-      <c r="AV5" s="10" t="s">
+      <c r="AU5" s="10"/>
+      <c r="AV5" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AW5" s="11"/>
-      <c r="AX5" s="10" t="s">
+      <c r="AW5" s="10"/>
+      <c r="AX5" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AY5" s="11"/>
-      <c r="AZ5" s="10" t="s">
+      <c r="AY5" s="10"/>
+      <c r="AZ5" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="BA5" s="11"/>
-      <c r="BB5" s="10" t="s">
+      <c r="BA5" s="10"/>
+      <c r="BB5" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="BC5" s="11"/>
-      <c r="BD5" s="10" t="s">
+      <c r="BC5" s="10"/>
+      <c r="BD5" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="BE5" s="11"/>
-      <c r="BF5" s="10" t="s">
+      <c r="BE5" s="10"/>
+      <c r="BF5" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="BG5" s="11"/>
-      <c r="BH5" s="10" t="s">
+      <c r="BG5" s="10"/>
+      <c r="BH5" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="BI5" s="11"/>
-      <c r="BJ5" s="10" t="s">
+      <c r="BI5" s="10"/>
+      <c r="BJ5" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="BK5" s="11"/>
-      <c r="BL5" s="10" t="s">
+      <c r="BK5" s="10"/>
+      <c r="BL5" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="BM5" s="11"/>
-      <c r="BN5" s="10" t="s">
+      <c r="BM5" s="10"/>
+      <c r="BN5" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="BO5" s="11"/>
-      <c r="BP5" s="10" t="s">
+      <c r="BO5" s="10"/>
+      <c r="BP5" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="BQ5" s="11"/>
-      <c r="BR5" s="10" t="s">
+      <c r="BQ5" s="10"/>
+      <c r="BR5" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="BS5" s="11"/>
-      <c r="BT5" s="10" t="s">
+      <c r="BS5" s="10"/>
+      <c r="BT5" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="BU5" s="11"/>
-      <c r="BV5" s="10" t="s">
+      <c r="BU5" s="10"/>
+      <c r="BV5" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="BW5" s="11"/>
-      <c r="BX5" s="10" t="s">
+      <c r="BW5" s="10"/>
+      <c r="BX5" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="BY5" s="11"/>
-      <c r="BZ5" s="10" t="s">
+      <c r="BY5" s="10"/>
+      <c r="BZ5" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="CA5" s="11"/>
+      <c r="CA5" s="10"/>
+      <c r="CB5" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="CC5" s="10"/>
     </row>
-    <row r="6" spans="1:79" s="9" customFormat="1" ht="12" customHeight="1">
-[...232 lines deleted...]
-      <c r="CA6" s="13" t="s">
+    <row r="6" spans="1:81" ht="12" customHeight="1">
+      <c r="B6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="P6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="R6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="S6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="T6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="U6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="V6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="W6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="X6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AF6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AH6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AJ6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AL6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AN6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AP6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AR6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AT6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AV6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AW6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AX6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="AZ6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BB6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BD6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BE6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BF6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BG6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BH6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BJ6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BL6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BN6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BP6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BR6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BT6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BU6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BV6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BX6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BY6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="BZ6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA6" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="CB6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC6" s="12" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:79" s="9" customFormat="1" ht="21" customHeight="1">
+    <row r="7" spans="1:81" ht="21" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="13">
         <v>453170</v>
       </c>
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="13">
         <v>476587</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="14">
         <v>105.1673764812322</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="13">
         <v>493249</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="14">
         <v>103.49610879021039</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="13">
         <v>482316</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="14">
         <v>97.783472444951741</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="13">
         <v>500463</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="14">
         <v>103.76247107705321</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="13">
         <v>478232</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="14">
         <v>95.557913372217328</v>
       </c>
-      <c r="N7" s="14">
+      <c r="N7" s="13">
         <v>450047</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="14">
         <v>94.106416969169771</v>
       </c>
-      <c r="P7" s="14">
+      <c r="P7" s="13">
         <v>452353</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="14">
         <v>100.51239092805861</v>
       </c>
-      <c r="R7" s="14">
+      <c r="R7" s="13">
         <v>494616</v>
       </c>
-      <c r="S7" s="15">
+      <c r="S7" s="14">
         <v>109.34292466281863</v>
       </c>
-      <c r="T7" s="14">
+      <c r="T7" s="13">
         <v>501637</v>
       </c>
-      <c r="U7" s="15">
+      <c r="U7" s="14">
         <v>101.41948501463762</v>
       </c>
-      <c r="V7" s="14">
+      <c r="V7" s="13">
         <v>493303</v>
       </c>
-      <c r="W7" s="15">
+      <c r="W7" s="14">
         <v>98.338639294948337</v>
       </c>
-      <c r="X7" s="14">
+      <c r="X7" s="13">
         <v>437877</v>
       </c>
-      <c r="Y7" s="15">
+      <c r="Y7" s="14">
         <v>88.764309156846807</v>
       </c>
-      <c r="Z7" s="14">
+      <c r="Z7" s="13">
         <v>424609</v>
       </c>
-      <c r="AA7" s="15">
+      <c r="AA7" s="14">
         <v>96.969925344331855</v>
       </c>
-      <c r="AB7" s="14">
+      <c r="AB7" s="13">
         <v>388698</v>
       </c>
-      <c r="AC7" s="15">
+      <c r="AC7" s="14">
         <v>91.542572107515383</v>
       </c>
-      <c r="AD7" s="14">
+      <c r="AD7" s="13">
         <v>397768</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AE7" s="14">
         <v>102.33343109560636</v>
       </c>
-      <c r="AF7" s="14">
+      <c r="AF7" s="13">
         <v>363595</v>
       </c>
-      <c r="AG7" s="15">
+      <c r="AG7" s="14">
         <v>91.408811166307999</v>
       </c>
-      <c r="AH7" s="14">
+      <c r="AH7" s="13">
         <v>372205</v>
       </c>
-      <c r="AI7" s="15">
+      <c r="AI7" s="14">
         <v>102.36801936220246</v>
       </c>
-      <c r="AJ7" s="14">
+      <c r="AJ7" s="13">
         <v>300798</v>
       </c>
-      <c r="AK7" s="15">
+      <c r="AK7" s="14">
         <v>80.815142193146244</v>
       </c>
-      <c r="AL7" s="14">
+      <c r="AL7" s="13">
         <v>301303</v>
       </c>
-      <c r="AM7" s="15">
+      <c r="AM7" s="14">
         <v>100.16788675456618</v>
       </c>
-      <c r="AN7" s="14">
+      <c r="AN7" s="13">
         <v>294984</v>
       </c>
-      <c r="AO7" s="15">
+      <c r="AO7" s="14">
         <v>97.902775611261745</v>
       </c>
-      <c r="AP7" s="14">
+      <c r="AP7" s="13">
         <v>285776</v>
       </c>
-      <c r="AQ7" s="15">
+      <c r="AQ7" s="14">
         <v>96.878474764732999</v>
       </c>
-      <c r="AR7" s="14">
+      <c r="AR7" s="13">
         <v>261135</v>
       </c>
-      <c r="AS7" s="15">
+      <c r="AS7" s="14">
         <v>91.377512457309223</v>
       </c>
-      <c r="AT7" s="14">
+      <c r="AT7" s="13">
         <v>245313</v>
       </c>
-      <c r="AU7" s="15">
+      <c r="AU7" s="14">
         <v>93.941064966396695</v>
       </c>
-      <c r="AV7" s="14">
+      <c r="AV7" s="13">
         <v>234773</v>
       </c>
-      <c r="AW7" s="15">
+      <c r="AW7" s="14">
         <v>95.703448247748796</v>
       </c>
-      <c r="AX7" s="14">
+      <c r="AX7" s="13">
         <v>243959</v>
       </c>
-      <c r="AY7" s="15">
+      <c r="AY7" s="14">
         <v>103.91271568706793</v>
       </c>
-      <c r="AZ7" s="14">
+      <c r="AZ7" s="13">
         <v>276250</v>
       </c>
-      <c r="BA7" s="15">
+      <c r="BA7" s="14">
         <v>113.23624051582438</v>
       </c>
-      <c r="BB7" s="14">
+      <c r="BB7" s="13">
         <v>298093</v>
       </c>
-      <c r="BC7" s="15">
+      <c r="BC7" s="14">
         <v>107.90696832579185</v>
       </c>
-      <c r="BD7" s="14">
+      <c r="BD7" s="13">
         <v>301131</v>
       </c>
-      <c r="BE7" s="15">
+      <c r="BE7" s="14">
         <v>101.01914503191958</v>
       </c>
-      <c r="BF7" s="14">
+      <c r="BF7" s="13">
         <v>338559</v>
       </c>
-      <c r="BG7" s="15">
+      <c r="BG7" s="14">
         <v>112.42914213415425</v>
       </c>
-      <c r="BH7" s="14">
+      <c r="BH7" s="13">
         <v>308125</v>
       </c>
-      <c r="BI7" s="15">
+      <c r="BI7" s="14">
         <v>91.01072486627146</v>
       </c>
-      <c r="BJ7" s="14">
+      <c r="BJ7" s="13">
         <v>312352</v>
       </c>
-      <c r="BK7" s="15">
+      <c r="BK7" s="14">
         <v>101.37184584178497</v>
       </c>
-      <c r="BL7" s="14">
+      <c r="BL7" s="13">
         <v>302149</v>
       </c>
-      <c r="BM7" s="15">
+      <c r="BM7" s="14">
         <v>96.7</v>
       </c>
-      <c r="BN7" s="14">
+      <c r="BN7" s="13">
         <v>283646</v>
       </c>
-      <c r="BO7" s="15">
+      <c r="BO7" s="14">
         <v>93.876200152904687</v>
       </c>
-      <c r="BP7" s="14">
+      <c r="BP7" s="13">
         <v>278375</v>
       </c>
-      <c r="BQ7" s="15">
+      <c r="BQ7" s="14">
         <v>98.141697750012341</v>
       </c>
-      <c r="BR7" s="14">
+      <c r="BR7" s="13">
         <v>242099</v>
       </c>
-      <c r="BS7" s="15">
+      <c r="BS7" s="14">
         <v>86.968657386618773</v>
       </c>
-      <c r="BT7" s="14">
+      <c r="BT7" s="13">
         <v>272452</v>
       </c>
-      <c r="BU7" s="15">
+      <c r="BU7" s="14">
         <v>112.53743303359369</v>
       </c>
-      <c r="BV7" s="14">
+      <c r="BV7" s="13">
         <v>248452</v>
       </c>
-      <c r="BW7" s="15">
+      <c r="BW7" s="14">
         <v>91.191108892575571</v>
       </c>
-      <c r="BX7" s="14">
+      <c r="BX7" s="13">
         <v>245344</v>
       </c>
-      <c r="BY7" s="15">
+      <c r="BY7" s="14">
         <v>98.749054143255037</v>
       </c>
-      <c r="BZ7" s="14">
+      <c r="BZ7" s="13">
         <v>256246</v>
       </c>
-      <c r="CA7" s="15">
+      <c r="CA7" s="14">
         <v>104.44355680187817</v>
       </c>
+      <c r="CB7" s="13">
+        <v>256475</v>
+      </c>
+      <c r="CC7" s="14">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:79" s="9" customFormat="1" ht="21" customHeight="1">
+    <row r="8" spans="1:81" ht="21" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="13">
         <v>366170</v>
       </c>
-      <c r="C8" s="23" t="s">
+      <c r="C8" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="13">
         <v>389342</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="14">
         <v>106.32820820930169</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="13">
         <v>399919</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="14">
         <v>102.71663473244604</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="13">
         <v>394983</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="14">
         <v>98.76575006438803</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="13">
         <v>411984</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="14">
         <v>104.30423587850616</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="13">
         <v>385494</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="14">
         <v>93.570138646161013</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N8" s="13">
         <v>358205</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="14">
         <v>92.921031196335093</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P8" s="13">
         <v>356861</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="14">
         <v>99.624795857120915</v>
       </c>
-      <c r="R8" s="14">
+      <c r="R8" s="13">
         <v>376108</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="14">
         <v>105.39341648428939</v>
       </c>
-      <c r="T8" s="14">
+      <c r="T8" s="13">
         <v>362770</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="14">
         <v>96.453678198815226</v>
       </c>
-      <c r="V8" s="14">
+      <c r="V8" s="13">
         <v>361872</v>
       </c>
-      <c r="W8" s="15">
+      <c r="W8" s="14">
         <v>99.7524602365135</v>
       </c>
-      <c r="X8" s="14">
+      <c r="X8" s="13">
         <v>315721</v>
       </c>
-      <c r="Y8" s="15">
+      <c r="Y8" s="14">
         <v>87.246595481275151</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="Z8" s="13">
         <v>318902</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="14">
         <v>101.0075351338682</v>
       </c>
-      <c r="AB8" s="14">
+      <c r="AB8" s="13">
         <v>294457</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AC8" s="14">
         <v>92.334635718810162</v>
       </c>
-      <c r="AD8" s="14">
+      <c r="AD8" s="13">
         <v>291621</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="14">
         <v>99.036871257942579</v>
       </c>
-      <c r="AF8" s="14">
+      <c r="AF8" s="13">
         <v>280706</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AG8" s="14">
         <v>96.257128258938835</v>
       </c>
-      <c r="AH8" s="14">
+      <c r="AH8" s="13">
         <v>267956</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AI8" s="14">
         <v>95.457881199546861</v>
       </c>
-      <c r="AJ8" s="14">
+      <c r="AJ8" s="13">
         <v>193794</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AK8" s="14">
         <v>72.323067966382538</v>
       </c>
-      <c r="AL8" s="14">
+      <c r="AL8" s="13">
         <v>195164</v>
       </c>
-      <c r="AM8" s="15">
+      <c r="AM8" s="14">
         <v>100.70693623125587</v>
       </c>
-      <c r="AN8" s="14">
+      <c r="AN8" s="13">
         <v>190430</v>
       </c>
-      <c r="AO8" s="15">
+      <c r="AO8" s="14">
         <v>97.574347728064609</v>
       </c>
-      <c r="AP8" s="14">
+      <c r="AP8" s="13">
         <v>183778</v>
       </c>
-      <c r="AQ8" s="15">
+      <c r="AQ8" s="14">
         <v>96.506852911831118</v>
       </c>
-      <c r="AR8" s="14">
+      <c r="AR8" s="13">
         <v>164663</v>
       </c>
-      <c r="AS8" s="15">
+      <c r="AS8" s="14">
         <v>89.598863846597524</v>
       </c>
-      <c r="AT8" s="14">
+      <c r="AT8" s="13">
         <v>159502</v>
       </c>
-      <c r="AU8" s="15">
+      <c r="AU8" s="14">
         <v>96.865719682017215</v>
       </c>
-      <c r="AV8" s="14">
+      <c r="AV8" s="13">
         <v>150605</v>
       </c>
-      <c r="AW8" s="15">
+      <c r="AW8" s="14">
         <v>94.422013517071889</v>
       </c>
-      <c r="AX8" s="14">
+      <c r="AX8" s="13">
         <v>161025</v>
       </c>
-      <c r="AY8" s="15">
+      <c r="AY8" s="14">
         <v>106.91876099731084</v>
       </c>
-      <c r="AZ8" s="14">
+      <c r="AZ8" s="13">
         <v>178666</v>
       </c>
-      <c r="BA8" s="15">
+      <c r="BA8" s="14">
         <v>110.95544170159913</v>
       </c>
-      <c r="BB8" s="14">
+      <c r="BB8" s="13">
         <v>166673</v>
       </c>
-      <c r="BC8" s="15">
+      <c r="BC8" s="14">
         <v>93.287474953264748</v>
       </c>
-      <c r="BD8" s="14">
+      <c r="BD8" s="13">
         <v>183987</v>
       </c>
-      <c r="BE8" s="15">
+      <c r="BE8" s="14">
         <v>110.38800525580028</v>
       </c>
-      <c r="BF8" s="14">
+      <c r="BF8" s="13">
         <v>186950</v>
       </c>
-      <c r="BG8" s="15">
+      <c r="BG8" s="14">
         <v>101.61043986803415</v>
       </c>
-      <c r="BH8" s="14">
+      <c r="BH8" s="13">
         <v>182892</v>
       </c>
-      <c r="BI8" s="15">
+      <c r="BI8" s="14">
         <v>97.829366140679326</v>
       </c>
-      <c r="BJ8" s="14">
+      <c r="BJ8" s="13">
         <v>184846</v>
       </c>
-      <c r="BK8" s="15">
+      <c r="BK8" s="14">
         <v>101.06839008813947</v>
       </c>
-      <c r="BL8" s="14">
+      <c r="BL8" s="13">
         <v>174190</v>
       </c>
-      <c r="BM8" s="15">
+      <c r="BM8" s="14">
         <v>94.2</v>
       </c>
-      <c r="BN8" s="14">
+      <c r="BN8" s="13">
         <v>166873</v>
       </c>
-      <c r="BO8" s="15">
+      <c r="BO8" s="14">
         <v>95.799414432516215</v>
       </c>
-      <c r="BP8" s="14">
+      <c r="BP8" s="13">
         <v>163841</v>
       </c>
-      <c r="BQ8" s="15">
+      <c r="BQ8" s="14">
         <v>98.183049384861548</v>
       </c>
-      <c r="BR8" s="14">
+      <c r="BR8" s="13">
         <v>137937</v>
       </c>
-      <c r="BS8" s="15">
+      <c r="BS8" s="14">
         <v>84.189549624330908</v>
       </c>
-      <c r="BT8" s="14">
+      <c r="BT8" s="13">
         <v>158749</v>
       </c>
-      <c r="BU8" s="15">
+      <c r="BU8" s="14">
         <v>115.08804744194813</v>
       </c>
-      <c r="BV8" s="14">
+      <c r="BV8" s="13">
         <v>143532</v>
       </c>
-      <c r="BW8" s="15">
+      <c r="BW8" s="14">
         <v>90.414427807419258</v>
       </c>
-      <c r="BX8" s="14">
+      <c r="BX8" s="13">
         <v>135660</v>
       </c>
-      <c r="BY8" s="15">
+      <c r="BY8" s="14">
         <v>94.515508736727696</v>
       </c>
-      <c r="BZ8" s="14">
+      <c r="BZ8" s="13">
         <v>141774</v>
       </c>
-      <c r="CA8" s="15">
+      <c r="CA8" s="14">
         <v>104.50685537372844</v>
       </c>
+      <c r="CB8" s="13">
+        <v>139859</v>
+      </c>
+      <c r="CC8" s="14">
+        <v>98.649258679306513</v>
+      </c>
     </row>
-    <row r="9" spans="1:79" s="9" customFormat="1" ht="21" customHeight="1">
+    <row r="9" spans="1:81" ht="21" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="13">
         <v>154261</v>
       </c>
-      <c r="C9" s="23" t="s">
+      <c r="C9" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="13">
         <v>158825</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="14">
         <v>102.95862207557323</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="13">
         <v>156550</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="14">
         <v>98.567605855501341</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="13">
         <v>149067</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="14">
         <v>95.220057489619919</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="13">
         <v>152307</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="14">
         <v>102.1735192899837</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="13">
         <v>149528</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="14">
         <v>98.175395746748336</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="13">
         <v>144763</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="14">
         <v>96.813305869134879</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="13">
         <v>145387</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="14">
         <v>100.43104937035017</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="13">
         <v>154756</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="14">
         <v>106.44418001609498</v>
       </c>
-      <c r="T9" s="14">
+      <c r="T9" s="13">
         <v>131591</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U9" s="14">
         <v>85.031275039416883</v>
       </c>
-      <c r="V9" s="14">
+      <c r="V9" s="13">
         <v>128248</v>
       </c>
-      <c r="W9" s="15">
+      <c r="W9" s="14">
         <v>97.459552704972225</v>
       </c>
-      <c r="X9" s="14">
+      <c r="X9" s="13">
         <v>103587</v>
       </c>
-      <c r="Y9" s="15">
+      <c r="Y9" s="14">
         <v>80.770850227683866</v>
       </c>
-      <c r="Z9" s="14">
+      <c r="Z9" s="13">
         <v>101945</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA9" s="14">
         <v>98.414859007404402</v>
       </c>
-      <c r="AB9" s="14">
+      <c r="AB9" s="13">
         <v>89917</v>
       </c>
-      <c r="AC9" s="15">
+      <c r="AC9" s="14">
         <v>88.201481190838194</v>
       </c>
-      <c r="AD9" s="14">
+      <c r="AD9" s="13">
         <v>89804</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AE9" s="14">
         <v>99.874328547438196</v>
       </c>
-      <c r="AF9" s="14">
+      <c r="AF9" s="13">
         <v>88197</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AG9" s="14">
         <v>98.21054741436906</v>
       </c>
-      <c r="AH9" s="14">
+      <c r="AH9" s="13">
         <v>84212</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AI9" s="14">
         <v>95.481705726952157</v>
       </c>
-      <c r="AJ9" s="14">
+      <c r="AJ9" s="13">
         <v>75132</v>
       </c>
-      <c r="AK9" s="15">
+      <c r="AK9" s="14">
         <v>89.217688690447915</v>
       </c>
-      <c r="AL9" s="14">
+      <c r="AL9" s="13">
         <v>79711</v>
       </c>
-      <c r="AM9" s="15">
+      <c r="AM9" s="14">
         <v>106.09460682532077</v>
       </c>
-      <c r="AN9" s="14">
+      <c r="AN9" s="13">
         <v>70664</v>
       </c>
-      <c r="AO9" s="15">
+      <c r="AO9" s="14">
         <v>88.650249024601365</v>
       </c>
-      <c r="AP9" s="14">
+      <c r="AP9" s="13">
         <v>64244</v>
       </c>
-      <c r="AQ9" s="15">
+      <c r="AQ9" s="14">
         <v>90.914751500056596</v>
       </c>
-      <c r="AR9" s="14">
+      <c r="AR9" s="13">
         <v>57244</v>
       </c>
-      <c r="AS9" s="15">
+      <c r="AS9" s="14">
         <v>89.104040844281172</v>
       </c>
-      <c r="AT9" s="14">
+      <c r="AT9" s="13">
         <v>52281</v>
       </c>
-      <c r="AU9" s="15">
+      <c r="AU9" s="14">
         <v>91.33009573055692</v>
       </c>
-      <c r="AV9" s="14">
+      <c r="AV9" s="13">
         <v>49113</v>
       </c>
-      <c r="AW9" s="15">
+      <c r="AW9" s="14">
         <v>93.940437252539169</v>
       </c>
-      <c r="AX9" s="14">
+      <c r="AX9" s="13">
         <v>50200</v>
       </c>
-      <c r="AY9" s="15">
+      <c r="AY9" s="14">
         <v>102.2132632907784</v>
       </c>
-      <c r="AZ9" s="14">
+      <c r="AZ9" s="13">
         <v>54785</v>
       </c>
-      <c r="BA9" s="15">
+      <c r="BA9" s="14">
         <v>109.13346613545815</v>
       </c>
-      <c r="BB9" s="14">
+      <c r="BB9" s="13">
         <v>53587</v>
       </c>
-      <c r="BC9" s="15">
+      <c r="BC9" s="14">
         <v>97.813270055672177</v>
       </c>
-      <c r="BD9" s="14">
+      <c r="BD9" s="13">
         <v>69291</v>
       </c>
-      <c r="BE9" s="15">
+      <c r="BE9" s="14">
         <v>129.30561516785787</v>
       </c>
-      <c r="BF9" s="14">
+      <c r="BF9" s="13">
         <v>71512</v>
       </c>
-      <c r="BG9" s="15">
+      <c r="BG9" s="14">
         <v>103.20532248055304</v>
       </c>
-      <c r="BH9" s="14">
+      <c r="BH9" s="13">
         <v>59563</v>
       </c>
-      <c r="BI9" s="15">
+      <c r="BI9" s="14">
         <v>83.290916209866879</v>
       </c>
-      <c r="BJ9" s="14">
+      <c r="BJ9" s="13">
         <v>62581</v>
       </c>
-      <c r="BK9" s="15">
+      <c r="BK9" s="14">
         <v>105.06690395043903</v>
       </c>
-      <c r="BL9" s="14">
+      <c r="BL9" s="13">
         <v>57713</v>
       </c>
-      <c r="BM9" s="15">
+      <c r="BM9" s="14">
         <v>92.2</v>
       </c>
-      <c r="BN9" s="14">
+      <c r="BN9" s="13">
         <v>55438</v>
       </c>
-      <c r="BO9" s="15">
+      <c r="BO9" s="14">
         <v>96.058080501793356</v>
       </c>
-      <c r="BP9" s="14">
+      <c r="BP9" s="13">
         <v>55588</v>
       </c>
-      <c r="BQ9" s="15">
+      <c r="BQ9" s="14">
         <v>100.2705725314766</v>
       </c>
-      <c r="BR9" s="14">
+      <c r="BR9" s="13">
         <v>46862</v>
       </c>
-      <c r="BS9" s="15">
+      <c r="BS9" s="14">
         <v>84.302367417428229</v>
       </c>
-      <c r="BT9" s="14">
+      <c r="BT9" s="13">
         <v>55864</v>
       </c>
-      <c r="BU9" s="15">
+      <c r="BU9" s="14">
         <v>119.20959412743801</v>
       </c>
-      <c r="BV9" s="14">
+      <c r="BV9" s="13">
         <v>50608</v>
       </c>
-      <c r="BW9" s="15">
+      <c r="BW9" s="14">
         <v>90.591436345410287</v>
       </c>
-      <c r="BX9" s="14">
+      <c r="BX9" s="13">
         <v>47259</v>
       </c>
-      <c r="BY9" s="15">
+      <c r="BY9" s="14">
         <v>93.382469174834014</v>
       </c>
-      <c r="BZ9" s="14">
+      <c r="BZ9" s="13">
         <v>52139</v>
       </c>
-      <c r="CA9" s="15">
+      <c r="CA9" s="14">
         <v>110.32607545652679</v>
       </c>
+      <c r="CB9" s="13">
+        <v>51962</v>
+      </c>
+      <c r="CC9" s="14">
+        <v>99.66052283319587</v>
+      </c>
     </row>
-    <row r="10" spans="1:79" s="9" customFormat="1" ht="21" customHeight="1">
+    <row r="10" spans="1:81" ht="21" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="13">
         <v>189522</v>
       </c>
-      <c r="C10" s="23" t="s">
+      <c r="C10" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="13">
         <v>205905</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="14">
         <v>108.64437901668408</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="13">
         <v>219826</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="14">
         <v>106.76088487409243</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="13">
         <v>222055</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="14">
         <v>101.01398378717714</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="13">
         <v>237219</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="14">
         <v>106.82893877642927</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="13">
         <v>216084</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="14">
         <v>91.090511299685105</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="13">
         <v>197550</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="14">
         <v>91.422780029988331</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="13">
         <v>196092</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="14">
         <v>99.261958997722104</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="13">
         <v>205661</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S10" s="14">
         <v>104.87985231421986</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="13">
         <v>217079</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U10" s="14">
         <v>105.55185475126542</v>
       </c>
-      <c r="V10" s="14">
+      <c r="V10" s="13">
         <v>220859</v>
       </c>
-      <c r="W10" s="15">
+      <c r="W10" s="14">
         <v>101.74130155381221</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="13">
         <v>202054</v>
       </c>
-      <c r="Y10" s="15">
+      <c r="Y10" s="14">
         <v>91.485517909616547</v>
       </c>
-      <c r="Z10" s="14">
+      <c r="Z10" s="13">
         <v>208153</v>
       </c>
-      <c r="AA10" s="15">
+      <c r="AA10" s="14">
         <v>103.01850000494916</v>
       </c>
-      <c r="AB10" s="14">
+      <c r="AB10" s="13">
         <v>197032</v>
       </c>
-      <c r="AC10" s="15">
+      <c r="AC10" s="14">
         <v>94.657295354859158</v>
       </c>
-      <c r="AD10" s="14">
+      <c r="AD10" s="13">
         <v>194987</v>
       </c>
-      <c r="AE10" s="15">
+      <c r="AE10" s="14">
         <v>98.962097527305204</v>
       </c>
-      <c r="AF10" s="14">
+      <c r="AF10" s="13">
         <v>186910</v>
       </c>
-      <c r="AG10" s="15">
+      <c r="AG10" s="14">
         <v>95.857672562786234</v>
       </c>
-      <c r="AH10" s="14">
+      <c r="AH10" s="13">
         <v>179153</v>
       </c>
-      <c r="AI10" s="15">
+      <c r="AI10" s="14">
         <v>95.849874271039539</v>
       </c>
-      <c r="AJ10" s="14">
+      <c r="AJ10" s="13">
         <v>116587</v>
       </c>
-      <c r="AK10" s="15">
+      <c r="AK10" s="14">
         <v>65.076777949573824</v>
       </c>
-      <c r="AL10" s="14">
+      <c r="AL10" s="13">
         <v>113582</v>
       </c>
-      <c r="AM10" s="15">
+      <c r="AM10" s="14">
         <v>97.422525667527253</v>
       </c>
-      <c r="AN10" s="14">
+      <c r="AN10" s="13">
         <v>117854</v>
       </c>
-      <c r="AO10" s="15">
+      <c r="AO10" s="14">
         <v>103.76115933862759</v>
       </c>
-      <c r="AP10" s="14">
+      <c r="AP10" s="13">
         <v>117640</v>
       </c>
-      <c r="AQ10" s="15">
+      <c r="AQ10" s="14">
         <v>99.818419400274919</v>
       </c>
-      <c r="AR10" s="14">
+      <c r="AR10" s="13">
         <v>105835</v>
       </c>
-      <c r="AS10" s="15">
+      <c r="AS10" s="14">
         <v>89.965147908874528</v>
       </c>
-      <c r="AT10" s="14">
+      <c r="AT10" s="13">
         <v>105928</v>
       </c>
-      <c r="AU10" s="15">
+      <c r="AU10" s="14">
         <v>100.08787263192707</v>
       </c>
-      <c r="AV10" s="14">
+      <c r="AV10" s="13">
         <v>100347</v>
       </c>
-      <c r="AW10" s="15">
+      <c r="AW10" s="14">
         <v>94.731326939052934</v>
       </c>
-      <c r="AX10" s="14">
+      <c r="AX10" s="13">
         <v>109756</v>
       </c>
-      <c r="AY10" s="15">
+      <c r="AY10" s="14">
         <v>109.37646367106142</v>
       </c>
-      <c r="AZ10" s="14">
+      <c r="AZ10" s="13">
         <v>123109</v>
       </c>
-      <c r="BA10" s="15">
+      <c r="BA10" s="14">
         <v>112.16607748095777</v>
       </c>
-      <c r="BB10" s="14">
+      <c r="BB10" s="13">
         <v>112191</v>
       </c>
-      <c r="BC10" s="15">
+      <c r="BC10" s="14">
         <v>91.131436369396226</v>
       </c>
-      <c r="BD10" s="14">
+      <c r="BD10" s="13">
         <v>113874</v>
       </c>
-      <c r="BE10" s="15">
+      <c r="BE10" s="14">
         <v>101.5001203305078</v>
       </c>
-      <c r="BF10" s="14">
+      <c r="BF10" s="13">
         <v>114661</v>
       </c>
-      <c r="BG10" s="15">
+      <c r="BG10" s="14">
         <v>100.69111474085392</v>
       </c>
-      <c r="BH10" s="14">
+      <c r="BH10" s="13">
         <v>122581</v>
       </c>
-      <c r="BI10" s="15">
+      <c r="BI10" s="14">
         <v>106.90731809420815</v>
       </c>
-      <c r="BJ10" s="14">
+      <c r="BJ10" s="13">
         <v>121702</v>
       </c>
-      <c r="BK10" s="15">
+      <c r="BK10" s="14">
         <v>99.282923128380418</v>
       </c>
-      <c r="BL10" s="14">
+      <c r="BL10" s="13">
         <v>115967</v>
       </c>
-      <c r="BM10" s="15">
+      <c r="BM10" s="14">
         <v>95.3</v>
       </c>
-      <c r="BN10" s="14">
+      <c r="BN10" s="13">
         <v>110969</v>
       </c>
-      <c r="BO10" s="15">
+      <c r="BO10" s="14">
         <v>95.690153233247386</v>
       </c>
-      <c r="BP10" s="14">
+      <c r="BP10" s="13">
         <v>108253</v>
       </c>
-      <c r="BQ10" s="15">
+      <c r="BQ10" s="14">
         <v>97.144523713375506</v>
       </c>
-      <c r="BR10" s="14">
+      <c r="BR10" s="13">
         <v>91075</v>
       </c>
-      <c r="BS10" s="15">
+      <c r="BS10" s="14">
         <v>84.131617599512253</v>
       </c>
-      <c r="BT10" s="14">
+      <c r="BT10" s="13">
         <v>102885</v>
       </c>
-      <c r="BU10" s="15">
+      <c r="BU10" s="14">
         <v>112.96733461432883</v>
       </c>
-      <c r="BV10" s="14">
+      <c r="BV10" s="13">
         <v>92924</v>
       </c>
-      <c r="BW10" s="15">
+      <c r="BW10" s="14">
         <v>90.318316567040867</v>
       </c>
-      <c r="BX10" s="14">
+      <c r="BX10" s="13">
         <v>88401</v>
       </c>
-      <c r="BY10" s="15">
+      <c r="BY10" s="14">
         <v>95.132581464422543</v>
       </c>
-      <c r="BZ10" s="14">
+      <c r="BZ10" s="13">
         <v>89635</v>
       </c>
-      <c r="CA10" s="15">
+      <c r="CA10" s="14">
         <v>101.39591181095236</v>
       </c>
+      <c r="CB10" s="13">
+        <v>87897</v>
+      </c>
+      <c r="CC10" s="14">
+        <v>98.061025269147095</v>
+      </c>
     </row>
-    <row r="11" spans="1:79" s="9" customFormat="1" ht="21" customHeight="1">
+    <row r="11" spans="1:81" ht="21" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="13">
         <v>22387</v>
       </c>
-      <c r="C11" s="23" t="s">
+      <c r="C11" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="13">
         <v>24612</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="14">
         <v>109.93880377004513</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="13">
         <v>23553</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="14">
         <v>95.697220867869333</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="13">
         <v>23861</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="14">
         <v>101.30768904173566</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="13">
         <v>22458</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="14">
         <v>94.120112317170282</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="13">
         <v>19882</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="14">
         <v>88.529699884228336</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="13">
         <v>15892</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="14">
         <v>79.931596418871337</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="13">
         <v>15382</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="14">
         <v>96.790838157563556</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="13">
         <v>15691</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="14">
         <v>102.00884150305552</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="13">
         <v>14100</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U11" s="14">
         <v>89.860429545599388</v>
       </c>
-      <c r="V11" s="14">
+      <c r="V11" s="13">
         <v>12765</v>
       </c>
-      <c r="W11" s="15">
+      <c r="W11" s="14">
         <v>90.531914893617014</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="13">
         <v>10080</v>
       </c>
-      <c r="Y11" s="15">
+      <c r="Y11" s="14">
         <v>78.965922444183306</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z11" s="13">
         <v>8804</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA11" s="14">
         <v>87.341269841269849</v>
       </c>
-      <c r="AB11" s="14">
+      <c r="AB11" s="13">
         <v>7508</v>
       </c>
-      <c r="AC11" s="15">
+      <c r="AC11" s="14">
         <v>85.279418446160832</v>
       </c>
-      <c r="AD11" s="14">
+      <c r="AD11" s="13">
         <v>6830</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AE11" s="14">
         <v>90.969632392115074</v>
       </c>
-      <c r="AF11" s="14">
+      <c r="AF11" s="13">
         <v>5599</v>
       </c>
-      <c r="AG11" s="15">
+      <c r="AG11" s="14">
         <v>81.97657393850659</v>
       </c>
-      <c r="AH11" s="14">
+      <c r="AH11" s="13">
         <v>4591</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AI11" s="14">
         <v>81.996785140203613</v>
       </c>
-      <c r="AJ11" s="14">
+      <c r="AJ11" s="13">
         <v>2075</v>
       </c>
-      <c r="AK11" s="15">
+      <c r="AK11" s="14">
         <v>45.197124809409715</v>
       </c>
-      <c r="AL11" s="14">
+      <c r="AL11" s="13">
         <v>1871</v>
       </c>
-      <c r="AM11" s="15">
+      <c r="AM11" s="14">
         <v>90.168674698795186</v>
       </c>
-      <c r="AN11" s="14">
+      <c r="AN11" s="13">
         <v>1912</v>
       </c>
-      <c r="AO11" s="15">
+      <c r="AO11" s="14">
         <v>102.19134152859432</v>
       </c>
-      <c r="AP11" s="14">
+      <c r="AP11" s="13">
         <v>1894</v>
       </c>
-      <c r="AQ11" s="15">
+      <c r="AQ11" s="14">
         <v>99.058577405857733</v>
       </c>
-      <c r="AR11" s="14">
+      <c r="AR11" s="13">
         <v>1584</v>
       </c>
-      <c r="AS11" s="15">
+      <c r="AS11" s="14">
         <v>83.632523759239703</v>
       </c>
-      <c r="AT11" s="14">
+      <c r="AT11" s="13">
         <v>1293</v>
       </c>
-      <c r="AU11" s="15">
+      <c r="AU11" s="14">
         <v>81.628787878787875</v>
       </c>
-      <c r="AV11" s="14">
+      <c r="AV11" s="13">
         <v>1145</v>
       </c>
-      <c r="AW11" s="15">
+      <c r="AW11" s="14">
         <v>88.553750966744005</v>
       </c>
-      <c r="AX11" s="14">
+      <c r="AX11" s="13">
         <v>1069</v>
       </c>
-      <c r="AY11" s="15">
+      <c r="AY11" s="14">
         <v>93.362445414847159</v>
       </c>
-      <c r="AZ11" s="14">
+      <c r="AZ11" s="13">
         <v>772</v>
       </c>
-      <c r="BA11" s="15">
+      <c r="BA11" s="14">
         <v>72.217025257249773</v>
       </c>
-      <c r="BB11" s="14">
+      <c r="BB11" s="13">
         <v>895</v>
       </c>
-      <c r="BC11" s="15">
+      <c r="BC11" s="14">
         <v>115.93264248704662</v>
       </c>
-      <c r="BD11" s="14">
+      <c r="BD11" s="13">
         <v>822</v>
       </c>
-      <c r="BE11" s="15">
+      <c r="BE11" s="14">
         <v>91.843575418994419</v>
       </c>
-      <c r="BF11" s="14">
+      <c r="BF11" s="13">
         <v>777</v>
       </c>
-      <c r="BG11" s="15">
+      <c r="BG11" s="14">
         <v>94.525547445255469</v>
       </c>
-      <c r="BH11" s="14">
+      <c r="BH11" s="13">
         <v>748</v>
       </c>
-      <c r="BI11" s="15">
+      <c r="BI11" s="14">
         <v>96.267696267696266</v>
       </c>
-      <c r="BJ11" s="14">
+      <c r="BJ11" s="13">
         <v>563</v>
       </c>
-      <c r="BK11" s="15">
+      <c r="BK11" s="14">
         <v>75.267379679144383</v>
       </c>
-      <c r="BL11" s="14">
+      <c r="BL11" s="13">
         <v>510</v>
       </c>
-      <c r="BM11" s="15">
+      <c r="BM11" s="14">
         <v>90.6</v>
       </c>
-      <c r="BN11" s="18" t="s">
+      <c r="BN11" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BO11" s="17" t="s">
+      <c r="BO11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="BP11" s="18" t="s">
+      <c r="BP11" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BQ11" s="17" t="s">
+      <c r="BQ11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="BR11" s="18" t="s">
+      <c r="BR11" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BS11" s="17" t="s">
+      <c r="BS11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="BT11" s="16" t="s">
+      <c r="BT11" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="BU11" s="17" t="s">
+      <c r="BU11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="BV11" s="16" t="s">
+      <c r="BV11" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="BW11" s="17" t="s">
+      <c r="BW11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="BX11" s="16" t="s">
+      <c r="BX11" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="BY11" s="17" t="s">
+      <c r="BY11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="BZ11" s="16" t="s">
+      <c r="BZ11" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="CA11" s="17" t="s">
+      <c r="CA11" s="16" t="s">
         <v>8</v>
       </c>
+      <c r="CB11" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="CC11" s="16" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="12" spans="1:79" s="9" customFormat="1" ht="21" customHeight="1">
+    <row r="12" spans="1:81" ht="21" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="13">
         <v>87000</v>
       </c>
-      <c r="C12" s="23" t="s">
+      <c r="C12" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="13">
         <v>87245</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="14">
         <v>100.2816091954023</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="13">
         <v>93357</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="14">
         <v>107.00555905782568</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="13">
         <v>87333</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="14">
         <v>93.547350493267771</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="13">
         <v>88479</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="14">
         <v>101.31221874892653</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="13">
         <v>92738</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M12" s="14">
         <v>104.81357158195731</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N12" s="13">
         <v>91842</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="14">
         <v>99.033837261963811</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P12" s="13">
         <v>95492</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q12" s="14">
         <v>103.97421658936</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="13">
         <v>118508</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S12" s="14">
         <v>124.10254262137141</v>
       </c>
-      <c r="T12" s="14">
+      <c r="T12" s="13">
         <v>138867</v>
       </c>
-      <c r="U12" s="15">
+      <c r="U12" s="14">
         <v>117.17943092449454</v>
       </c>
-      <c r="V12" s="14">
+      <c r="V12" s="13">
         <v>131431</v>
       </c>
-      <c r="W12" s="15">
+      <c r="W12" s="14">
         <v>94.645236089207657</v>
       </c>
-      <c r="X12" s="14">
+      <c r="X12" s="13">
         <v>122156</v>
       </c>
-      <c r="Y12" s="15">
+      <c r="Y12" s="14">
         <v>92.943065182491196</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z12" s="13">
         <v>105707</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA12" s="14">
         <v>86.534431382821964</v>
       </c>
-      <c r="AB12" s="14">
+      <c r="AB12" s="13">
         <v>94241</v>
       </c>
-      <c r="AC12" s="15">
+      <c r="AC12" s="14">
         <v>89.153036222766701</v>
       </c>
-      <c r="AD12" s="14">
+      <c r="AD12" s="13">
         <v>106147</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AE12" s="14">
         <v>112.63356713107883</v>
       </c>
-      <c r="AF12" s="14">
+      <c r="AF12" s="13">
         <v>82889</v>
       </c>
-      <c r="AG12" s="15">
+      <c r="AG12" s="14">
         <v>78.088876746398867</v>
       </c>
-      <c r="AH12" s="14">
+      <c r="AH12" s="13">
         <v>104249</v>
       </c>
-      <c r="AI12" s="15">
+      <c r="AI12" s="14">
         <v>125.76940245388411</v>
       </c>
-      <c r="AJ12" s="14">
+      <c r="AJ12" s="13">
         <v>107004</v>
       </c>
-      <c r="AK12" s="15">
+      <c r="AK12" s="14">
         <v>102.64271120106667</v>
       </c>
-      <c r="AL12" s="14">
+      <c r="AL12" s="13">
         <v>106139</v>
       </c>
-      <c r="AM12" s="15">
+      <c r="AM12" s="14">
         <v>99.191619004897007</v>
       </c>
-      <c r="AN12" s="14">
+      <c r="AN12" s="13">
         <v>104554</v>
       </c>
-      <c r="AO12" s="15">
+      <c r="AO12" s="14">
         <v>98.50667520892415</v>
       </c>
-      <c r="AP12" s="14">
+      <c r="AP12" s="13">
         <v>101998</v>
       </c>
-      <c r="AQ12" s="15">
+      <c r="AQ12" s="14">
         <v>97.555330259961366</v>
       </c>
-      <c r="AR12" s="14">
+      <c r="AR12" s="13">
         <v>96472</v>
       </c>
-      <c r="AS12" s="15">
+      <c r="AS12" s="14">
         <v>94.582246710719815</v>
       </c>
-      <c r="AT12" s="14">
+      <c r="AT12" s="13">
         <v>85811</v>
       </c>
-      <c r="AU12" s="15">
+      <c r="AU12" s="14">
         <v>88.949125134754127</v>
       </c>
-      <c r="AV12" s="14">
+      <c r="AV12" s="13">
         <v>84168</v>
       </c>
-      <c r="AW12" s="15">
+      <c r="AW12" s="14">
         <v>98.085327055971845</v>
       </c>
-      <c r="AX12" s="14">
+      <c r="AX12" s="13">
         <v>82934</v>
       </c>
-      <c r="AY12" s="15">
+      <c r="AY12" s="14">
         <v>98.533884611728922</v>
       </c>
-      <c r="AZ12" s="14">
+      <c r="AZ12" s="13">
         <v>97584</v>
       </c>
-      <c r="BA12" s="15">
+      <c r="BA12" s="14">
         <v>117.6646489979984</v>
       </c>
-      <c r="BB12" s="14">
+      <c r="BB12" s="13">
         <v>131420</v>
       </c>
-      <c r="BC12" s="15">
+      <c r="BC12" s="14">
         <v>134.67371700278733</v>
       </c>
-      <c r="BD12" s="14">
+      <c r="BD12" s="13">
         <v>117144</v>
       </c>
-      <c r="BE12" s="15">
+      <c r="BE12" s="14">
         <v>89.13711763810683</v>
       </c>
-      <c r="BF12" s="14">
+      <c r="BF12" s="13">
         <v>151609</v>
       </c>
-      <c r="BG12" s="15">
+      <c r="BG12" s="14">
         <v>129.42105442873728</v>
       </c>
-      <c r="BH12" s="14">
+      <c r="BH12" s="13">
         <v>125233</v>
       </c>
-      <c r="BI12" s="15">
+      <c r="BI12" s="14">
         <v>82.602615939686956</v>
       </c>
-      <c r="BJ12" s="14">
+      <c r="BJ12" s="13">
         <v>127506</v>
       </c>
-      <c r="BK12" s="15">
+      <c r="BK12" s="14">
         <v>101.81501680866864</v>
       </c>
-      <c r="BL12" s="14">
+      <c r="BL12" s="13">
         <v>127959</v>
       </c>
-      <c r="BM12" s="15">
+      <c r="BM12" s="14">
         <v>100.4</v>
       </c>
-      <c r="BN12" s="14">
+      <c r="BN12" s="13">
         <v>116773</v>
       </c>
-      <c r="BO12" s="15">
+      <c r="BO12" s="14">
         <v>91.25813737212701</v>
       </c>
-      <c r="BP12" s="14">
+      <c r="BP12" s="13">
         <v>114534</v>
       </c>
-      <c r="BQ12" s="15">
+      <c r="BQ12" s="14">
         <v>98.082604711705613</v>
       </c>
-      <c r="BR12" s="14">
+      <c r="BR12" s="13">
         <v>104162</v>
       </c>
-      <c r="BS12" s="15">
+      <c r="BS12" s="14">
         <v>90.944173782457611</v>
       </c>
-      <c r="BT12" s="14">
+      <c r="BT12" s="13">
         <v>113703</v>
       </c>
-      <c r="BU12" s="15">
+      <c r="BU12" s="14">
         <v>109.15977035771203</v>
       </c>
-      <c r="BV12" s="14">
+      <c r="BV12" s="13">
         <v>104920</v>
       </c>
-      <c r="BW12" s="15">
+      <c r="BW12" s="14">
         <v>92.275489652867563</v>
       </c>
-      <c r="BX12" s="14">
+      <c r="BX12" s="13">
         <v>109684</v>
       </c>
-      <c r="BY12" s="15">
+      <c r="BY12" s="14">
         <v>104.54060236370569</v>
       </c>
-      <c r="BZ12" s="14">
+      <c r="BZ12" s="13">
         <v>114472</v>
       </c>
-      <c r="CA12" s="15">
+      <c r="CA12" s="14">
         <v>104.36526749571496</v>
       </c>
+      <c r="CB12" s="13">
+        <v>116616</v>
+      </c>
+      <c r="CC12" s="14">
+        <v>101.87294709623313</v>
+      </c>
     </row>
-    <row r="13" spans="1:79" s="9" customFormat="1" ht="21" customHeight="1">
+    <row r="13" spans="1:81" ht="21" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="13">
         <v>7490</v>
       </c>
-      <c r="C13" s="23" t="s">
+      <c r="C13" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="13">
         <v>7895</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="14">
         <v>105.40720961281708</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="13">
         <v>9875</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="14">
         <v>125.07916402786574</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="13">
         <v>9869</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="14">
         <v>99.939240506329114</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="13">
         <v>9940</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="14">
         <v>100.71942446043165</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="13">
         <v>11543</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M13" s="14">
         <v>116.12676056338027</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="13">
         <v>12210</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="14">
         <v>105.77839383175952</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P13" s="13">
         <v>14169</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q13" s="14">
         <v>116.04422604422604</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="13">
         <v>17730</v>
       </c>
-      <c r="S13" s="15">
+      <c r="S13" s="14">
         <v>125.13233114545838</v>
       </c>
-      <c r="T13" s="14">
+      <c r="T13" s="13">
         <v>21692</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U13" s="14">
         <v>122.34630569655951</v>
       </c>
-      <c r="V13" s="14">
+      <c r="V13" s="13">
         <v>21506</v>
       </c>
-      <c r="W13" s="15">
+      <c r="W13" s="14">
         <v>99.142541028950774</v>
       </c>
-      <c r="X13" s="14">
+      <c r="X13" s="13">
         <v>21152</v>
       </c>
-      <c r="Y13" s="15">
+      <c r="Y13" s="14">
         <v>98.353947735515675</v>
       </c>
-      <c r="Z13" s="14">
+      <c r="Z13" s="13">
         <v>18670</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA13" s="14">
         <v>88.265885022692885</v>
       </c>
-      <c r="AB13" s="14">
+      <c r="AB13" s="13">
         <v>16722</v>
       </c>
-      <c r="AC13" s="15">
+      <c r="AC13" s="14">
         <v>89.566148901981791</v>
       </c>
-      <c r="AD13" s="14">
+      <c r="AD13" s="13">
         <v>19576</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AE13" s="14">
         <v>117.06733644300922</v>
       </c>
-      <c r="AF13" s="14">
+      <c r="AF13" s="13">
         <v>14707</v>
       </c>
-      <c r="AG13" s="15">
+      <c r="AG13" s="14">
         <v>75.127707396812426</v>
       </c>
-      <c r="AH13" s="14">
+      <c r="AH13" s="13">
         <v>17856</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AI13" s="14">
         <v>121.41157272047325</v>
       </c>
-      <c r="AJ13" s="14">
+      <c r="AJ13" s="13">
         <v>19830</v>
       </c>
-      <c r="AK13" s="15">
+      <c r="AK13" s="14">
         <v>111.05510752688173</v>
       </c>
-      <c r="AL13" s="14">
+      <c r="AL13" s="13">
         <v>19888</v>
       </c>
-      <c r="AM13" s="15">
+      <c r="AM13" s="14">
         <v>100.29248613212305</v>
       </c>
-      <c r="AN13" s="14">
+      <c r="AN13" s="13">
         <v>19015</v>
       </c>
-      <c r="AO13" s="15">
+      <c r="AO13" s="14">
         <v>95.610418342719228</v>
       </c>
-      <c r="AP13" s="14">
+      <c r="AP13" s="13">
         <v>17234</v>
       </c>
-      <c r="AQ13" s="15">
+      <c r="AQ13" s="14">
         <v>90.633710228766759</v>
       </c>
-      <c r="AR13" s="14">
+      <c r="AR13" s="13">
         <v>15934</v>
       </c>
-      <c r="AS13" s="15">
+      <c r="AS13" s="14">
         <v>92.456771498201235</v>
       </c>
-      <c r="AT13" s="14">
+      <c r="AT13" s="13">
         <v>13941</v>
       </c>
-      <c r="AU13" s="15">
+      <c r="AU13" s="14">
         <v>87.492155139952303</v>
       </c>
-      <c r="AV13" s="14">
+      <c r="AV13" s="13">
         <v>12834</v>
       </c>
-      <c r="AW13" s="15">
+      <c r="AW13" s="14">
         <v>92.059393156875402</v>
       </c>
-      <c r="AX13" s="14">
+      <c r="AX13" s="13">
         <v>12829</v>
       </c>
-      <c r="AY13" s="15">
+      <c r="AY13" s="14">
         <v>99.961040984883894</v>
       </c>
-      <c r="AZ13" s="14">
+      <c r="AZ13" s="13">
         <v>14158</v>
       </c>
-      <c r="BA13" s="15">
+      <c r="BA13" s="14">
         <v>110.35934211551952</v>
       </c>
-      <c r="BB13" s="14">
+      <c r="BB13" s="13">
         <v>16239</v>
       </c>
-      <c r="BC13" s="15">
+      <c r="BC13" s="14">
         <v>114.6984037293403</v>
       </c>
-      <c r="BD13" s="14">
+      <c r="BD13" s="13">
         <v>19150</v>
       </c>
-      <c r="BE13" s="15">
+      <c r="BE13" s="14">
         <v>117.92598066383397</v>
       </c>
-      <c r="BF13" s="14">
+      <c r="BF13" s="13">
         <v>18484</v>
       </c>
-      <c r="BG13" s="15">
+      <c r="BG13" s="14">
         <v>96.522193211488243</v>
       </c>
-      <c r="BH13" s="14">
+      <c r="BH13" s="13">
         <v>17961</v>
       </c>
-      <c r="BI13" s="15">
+      <c r="BI13" s="14">
         <v>97.170525860203412</v>
       </c>
-      <c r="BJ13" s="14">
+      <c r="BJ13" s="13">
         <v>17922</v>
       </c>
-      <c r="BK13" s="15">
+      <c r="BK13" s="14">
         <v>99.782862869550698</v>
       </c>
-      <c r="BL13" s="14">
+      <c r="BL13" s="13">
         <v>18090</v>
       </c>
-      <c r="BM13" s="15">
+      <c r="BM13" s="14">
         <v>100.9</v>
       </c>
-      <c r="BN13" s="14">
+      <c r="BN13" s="13">
         <v>18031</v>
       </c>
-      <c r="BO13" s="15">
+      <c r="BO13" s="14">
         <v>99.673852957435045</v>
       </c>
-      <c r="BP13" s="14">
+      <c r="BP13" s="13">
         <v>21446</v>
       </c>
-      <c r="BQ13" s="15">
+      <c r="BQ13" s="14">
         <v>118.93960401530697</v>
       </c>
-      <c r="BR13" s="14">
+      <c r="BR13" s="13">
         <v>21278</v>
       </c>
-      <c r="BS13" s="15">
+      <c r="BS13" s="14">
         <v>99.2166371351301</v>
       </c>
-      <c r="BT13" s="14">
+      <c r="BT13" s="13">
         <v>27071</v>
       </c>
-      <c r="BU13" s="15">
+      <c r="BU13" s="14">
         <v>127.22530312999342</v>
       </c>
-      <c r="BV13" s="14">
+      <c r="BV13" s="13">
         <v>28678</v>
       </c>
-      <c r="BW13" s="15">
+      <c r="BW13" s="14">
         <v>105.93624173469765</v>
       </c>
-      <c r="BX13" s="14">
+      <c r="BX13" s="13">
         <v>28648</v>
       </c>
-      <c r="BY13" s="15">
+      <c r="BY13" s="14">
         <v>99.895390194574247</v>
       </c>
-      <c r="BZ13" s="14">
+      <c r="BZ13" s="13">
         <v>29305</v>
       </c>
-      <c r="CA13" s="15">
+      <c r="CA13" s="14">
         <v>102.29335381178441</v>
       </c>
+      <c r="CB13" s="13">
+        <v>30256</v>
+      </c>
+      <c r="CC13" s="14">
+        <v>103.24518000341239</v>
+      </c>
     </row>
-    <row r="14" spans="1:79" s="9" customFormat="1" ht="21" customHeight="1">
+    <row r="14" spans="1:81" ht="21" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="13">
         <v>79510</v>
       </c>
-      <c r="C14" s="23" t="s">
+      <c r="C14" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="13">
         <v>79350</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="14">
         <v>99.79876745063514</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="13">
         <v>83482</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="14">
         <v>105.20730938878387</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="13">
         <v>77464</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="14">
         <v>92.791260391461634</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="13">
         <v>78539</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="14">
         <v>101.38774140245792</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="13">
         <v>81195</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="14">
         <v>103.38175938068986</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N14" s="13">
         <v>79632</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="14">
         <v>98.075004618511002</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P14" s="13">
         <v>81323</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q14" s="14">
         <v>102.12351818364476</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="13">
         <v>100778</v>
       </c>
-      <c r="S14" s="15">
+      <c r="S14" s="14">
         <v>123.92312138017536</v>
       </c>
-      <c r="T14" s="14">
+      <c r="T14" s="13">
         <v>117175</v>
       </c>
-      <c r="U14" s="15">
+      <c r="U14" s="14">
         <v>116.27041616225765</v>
       </c>
-      <c r="V14" s="14">
+      <c r="V14" s="13">
         <v>109925</v>
       </c>
-      <c r="W14" s="15">
+      <c r="W14" s="14">
         <v>93.812673351824188</v>
       </c>
-      <c r="X14" s="14">
+      <c r="X14" s="13">
         <v>101004</v>
       </c>
-      <c r="Y14" s="15">
+      <c r="Y14" s="14">
         <v>91.884466681828528</v>
       </c>
-      <c r="Z14" s="14">
+      <c r="Z14" s="13">
         <v>87037</v>
       </c>
-      <c r="AA14" s="15">
+      <c r="AA14" s="14">
         <v>86.171834778820639</v>
       </c>
-      <c r="AB14" s="14">
+      <c r="AB14" s="13">
         <v>77519</v>
       </c>
-      <c r="AC14" s="15">
+      <c r="AC14" s="14">
         <v>89.064420878476966</v>
       </c>
-      <c r="AD14" s="14">
+      <c r="AD14" s="13">
         <v>86571</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AE14" s="14">
         <v>111.67713721797237</v>
       </c>
-      <c r="AF14" s="14">
+      <c r="AF14" s="13">
         <v>68182</v>
       </c>
-      <c r="AG14" s="15">
+      <c r="AG14" s="14">
         <v>78.758475702024938</v>
       </c>
-      <c r="AH14" s="14">
+      <c r="AH14" s="13">
         <v>86393</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AI14" s="14">
         <v>126.70939544161214</v>
       </c>
-      <c r="AJ14" s="14">
+      <c r="AJ14" s="13">
         <v>87174</v>
       </c>
-      <c r="AK14" s="15">
+      <c r="AK14" s="14">
         <v>100.90400842660863</v>
       </c>
-      <c r="AL14" s="14">
+      <c r="AL14" s="13">
         <v>86251</v>
       </c>
-      <c r="AM14" s="15">
+      <c r="AM14" s="14">
         <v>98.94119806364283</v>
       </c>
-      <c r="AN14" s="14">
+      <c r="AN14" s="13">
         <v>85539</v>
       </c>
-      <c r="AO14" s="15">
+      <c r="AO14" s="14">
         <v>99.174502324610728</v>
       </c>
-      <c r="AP14" s="14">
+      <c r="AP14" s="13">
         <v>84764</v>
       </c>
-      <c r="AQ14" s="15">
+      <c r="AQ14" s="14">
         <v>99.093980523503902</v>
       </c>
-      <c r="AR14" s="14">
+      <c r="AR14" s="13">
         <v>80538</v>
       </c>
-      <c r="AS14" s="15">
+      <c r="AS14" s="14">
         <v>95.014392902647344</v>
       </c>
-      <c r="AT14" s="14">
+      <c r="AT14" s="13">
         <v>71870</v>
       </c>
-      <c r="AU14" s="15">
+      <c r="AU14" s="14">
         <v>89.237378628721842</v>
       </c>
-      <c r="AV14" s="14">
+      <c r="AV14" s="13">
         <v>71334</v>
       </c>
-      <c r="AW14" s="15">
+      <c r="AW14" s="14">
         <v>99.254208988451381</v>
       </c>
-      <c r="AX14" s="14">
+      <c r="AX14" s="13">
         <v>70105</v>
       </c>
-      <c r="AY14" s="15">
+      <c r="AY14" s="14">
         <v>98.277118905430797</v>
       </c>
-      <c r="AZ14" s="14">
+      <c r="AZ14" s="13">
         <v>83426</v>
       </c>
-      <c r="BA14" s="15">
+      <c r="BA14" s="14">
         <v>119.00149775336995</v>
       </c>
-      <c r="BB14" s="14">
+      <c r="BB14" s="13">
         <v>115181</v>
       </c>
-      <c r="BC14" s="15">
+      <c r="BC14" s="14">
         <v>138.06367319540672</v>
       </c>
-      <c r="BD14" s="14">
+      <c r="BD14" s="13">
         <v>97994</v>
       </c>
-      <c r="BE14" s="15">
+      <c r="BE14" s="14">
         <v>85.078268117137384</v>
       </c>
-      <c r="BF14" s="14">
+      <c r="BF14" s="13">
         <v>133125</v>
       </c>
-      <c r="BG14" s="15">
+      <c r="BG14" s="14">
         <v>135.8501540910668</v>
       </c>
-      <c r="BH14" s="14">
+      <c r="BH14" s="13">
         <v>107272</v>
       </c>
-      <c r="BI14" s="15">
+      <c r="BI14" s="14">
         <v>80.579906103286376</v>
       </c>
-      <c r="BJ14" s="14">
+      <c r="BJ14" s="13">
         <v>109584</v>
       </c>
-      <c r="BK14" s="15">
+      <c r="BK14" s="14">
         <v>102.15526884928035</v>
       </c>
-      <c r="BL14" s="14">
+      <c r="BL14" s="13">
         <v>109869</v>
       </c>
-      <c r="BM14" s="15">
+      <c r="BM14" s="14">
         <v>100.3</v>
       </c>
-      <c r="BN14" s="14">
+      <c r="BN14" s="13">
         <v>98742</v>
       </c>
-      <c r="BO14" s="15">
+      <c r="BO14" s="14">
         <v>89.872484504273274</v>
       </c>
-      <c r="BP14" s="14">
+      <c r="BP14" s="13">
         <v>93088</v>
       </c>
-      <c r="BQ14" s="15">
+      <c r="BQ14" s="14">
         <v>94.273966498551786</v>
       </c>
-      <c r="BR14" s="14">
+      <c r="BR14" s="13">
         <v>82884</v>
       </c>
-      <c r="BS14" s="15">
+      <c r="BS14" s="14">
         <v>89.038329322791327</v>
       </c>
-      <c r="BT14" s="14">
+      <c r="BT14" s="13">
         <v>86632</v>
       </c>
-      <c r="BU14" s="15">
+      <c r="BU14" s="14">
         <v>104.5219825298007</v>
       </c>
-      <c r="BV14" s="14">
+      <c r="BV14" s="13">
         <v>76242</v>
       </c>
-      <c r="BW14" s="15">
+      <c r="BW14" s="14">
         <v>88.00674115800166</v>
       </c>
-      <c r="BX14" s="14">
+      <c r="BX14" s="13">
         <v>81036</v>
       </c>
-      <c r="BY14" s="15">
+      <c r="BY14" s="14">
         <v>106.2878728260014</v>
       </c>
-      <c r="BZ14" s="14">
+      <c r="BZ14" s="13">
         <v>85167</v>
       </c>
-      <c r="CA14" s="15">
+      <c r="CA14" s="14">
         <v>105.09773434029321</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="CA15" s="1"/>
+      <c r="CB14" s="13">
+        <v>86360</v>
+      </c>
+      <c r="CC14" s="14">
+        <v>101.40077729637068</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>