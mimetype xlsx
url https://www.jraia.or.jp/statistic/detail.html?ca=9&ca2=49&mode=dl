--- v0 (2025-12-05)
+++ v1 (2026-06-12)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\New-cabinet\総務部\4002 ホームページ統計更新\年次公表\過去データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69B024C1-D627-41C9-9384-5BAF48604586}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EDD250E-B02E-486D-B7A4-959969D97164}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22215" yWindow="0" windowWidth="20460" windowHeight="10890" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="過去データ" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="4">
   <si>
     <t>会計年度</t>
     <rPh sb="0" eb="4">
       <t>カイケイネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（単位：台）</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>輸送用冷凍冷蔵ユニット</t>
@@ -579,106 +579,106 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B4:V52"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C44" sqref="C44"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A32" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D43" sqref="D43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.625" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="6.6328125" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="6.625" style="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="6.625" style="2"/>
+    <col min="1" max="1" width="6.6328125" style="1"/>
+    <col min="2" max="2" width="13.08984375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.36328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.6328125" style="2"/>
     <col min="5" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6.625" style="2"/>
+    <col min="6" max="6" width="6.6328125" style="2"/>
     <col min="7" max="7" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="6.625" style="2"/>
+    <col min="8" max="8" width="6.6328125" style="2"/>
     <col min="9" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.625" style="2"/>
+    <col min="10" max="10" width="6.6328125" style="2"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.625" style="2"/>
+    <col min="12" max="12" width="6.6328125" style="2"/>
     <col min="13" max="13" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="6.625" style="2"/>
+    <col min="14" max="14" width="6.6328125" style="2"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="6.625" style="2"/>
+    <col min="16" max="16" width="6.6328125" style="2"/>
     <col min="17" max="17" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="6.625" style="2"/>
+    <col min="18" max="18" width="6.6328125" style="2"/>
     <col min="19" max="19" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="6.625" style="2"/>
-[...15 lines deleted...]
-    <col min="36" max="36" width="6.625" style="1"/>
+    <col min="20" max="20" width="6.6328125" style="2"/>
+    <col min="21" max="21" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.6328125" style="2"/>
+    <col min="23" max="23" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.6328125" style="1"/>
+    <col min="25" max="25" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.6328125" style="1"/>
+    <col min="27" max="27" width="8.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="6.6328125" style="1"/>
+    <col min="29" max="29" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="6.6328125" style="1"/>
+    <col min="31" max="31" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="6.6328125" style="1"/>
+    <col min="33" max="33" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="6.6328125" style="1"/>
+    <col min="35" max="35" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="6.6328125" style="1"/>
     <col min="37" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="38" max="38" width="6.625" style="1"/>
+    <col min="38" max="38" width="6.6328125" style="1"/>
     <col min="39" max="39" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="40" max="40" width="6.625" style="1"/>
+    <col min="40" max="40" width="6.6328125" style="1"/>
     <col min="41" max="41" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="42" max="42" width="6.625" style="1"/>
+    <col min="42" max="42" width="6.6328125" style="1"/>
     <col min="43" max="43" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="44" max="44" width="6.625" style="1"/>
+    <col min="44" max="44" width="6.6328125" style="1"/>
     <col min="45" max="45" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="46" max="46" width="6.625" style="1"/>
-[...3 lines deleted...]
-    <col min="50" max="16384" width="6.625" style="1"/>
+    <col min="46" max="46" width="6.6328125" style="1"/>
+    <col min="47" max="47" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="6.6328125" style="1"/>
+    <col min="49" max="49" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="50" max="16384" width="6.6328125" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:3" ht="15" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="2:3" ht="15" customHeight="1">
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="15" customHeight="1">
       <c r="B6" s="6">
         <v>1986</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="2:3" ht="15" customHeight="1">
@@ -963,51 +963,58 @@
     </row>
     <row r="42" spans="2:3" ht="15" customHeight="1">
       <c r="B42" s="6">
         <v>2022</v>
       </c>
       <c r="C42" s="8">
         <v>23090</v>
       </c>
     </row>
     <row r="43" spans="2:3" ht="15" customHeight="1">
       <c r="B43" s="6">
         <v>2023</v>
       </c>
       <c r="C43" s="8">
         <v>25427</v>
       </c>
     </row>
     <row r="44" spans="2:3" ht="15" customHeight="1">
       <c r="B44" s="6">
         <v>2024</v>
       </c>
       <c r="C44" s="8">
         <v>27182</v>
       </c>
     </row>
-    <row r="45" spans="2:3" ht="15" customHeight="1"/>
+    <row r="45" spans="2:3" ht="15" customHeight="1">
+      <c r="B45" s="6">
+        <v>2025</v>
+      </c>
+      <c r="C45" s="8">
+        <v>28170</v>
+      </c>
+    </row>
     <row r="46" spans="2:3" ht="15" customHeight="1"/>
     <row r="47" spans="2:3" ht="15" customHeight="1"/>
     <row r="48" spans="2:3" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="1.3779527559055118" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Meiryo UI,標準"
 </oddHeader>
     <oddFooter>&amp;R&amp;"Meiryo UI,標準"No.&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>